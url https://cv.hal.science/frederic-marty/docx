--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Marty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric MartyDirecteur de recherche CNRSUMR 7321 GREDEG - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9881-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr Frédéric MARTY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Centre of Scientific Research (CNRS) Senior Fellow</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREDEG (Research Group on Law, Economics and Management) - University of Nice Sophia-Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250, rue Albert Einstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06 560 Valbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel : +33/4 93 95 43 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fax : +33/4 93 65 37 98</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic.marty@gredeg.cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hp.gredeg.cnrs.fr/frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_marty/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliate Researcher – Sciences Po. Paris (French Economic Observatory - OFCE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Researcher – CIRANO, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-chair of the GREDEG research team Ccorsé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’habilitation à diriger des recherches en Sciences Economiques (accreditation to supervise PhD. in Economics) – University of Nice Sophia-Antipolis (2007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD. in Economics – Ecole Normale Supérieure de Cachan (2002) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’Economie et de Gestion (1997): « Accounting and Financial Management » (agreggation of economics and management).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former student of the Ecole Normale Supérieure de Cachan, section D2 : &amp;quot;Economics and Management&amp;quot; (1994-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law and Economics of Public Contracts, Public Management, Competition Law and Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Member of the Autorité de la Concurrence College (legal pofessions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD Consultant for public-private partnerships, Bureau du Vérificateur Général du Québec, EPEC – EIB,….</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La concentration du pouvoir économique depuis la pandémie, Prisme, Centre Cournot, n° 41, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La concurrence au secours de l'économie numérique : conséquences attendues pour le consommateur, regards croisés, avec Patrick Hubert, Fauves éditions, Paris, avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pertinence et limites des partenariats public-privé : une analyse économique, avec Jean Bensaïd, Prisme, n°27, Centre Cournot, Paris, novembre 2013, 77p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie du Droit et de la Réglementation avec Thierry Kirat, Gualino, Mémento LMD, Paris, 183p., mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les partenariats public-privé, avec Sylvie Trosa et Arnaud Voisin, La Découverte, collection Repères, n° 441, Paris, 122p., mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Réglementer l’intelligence artificielle sur la base des risques. Perspectives économiques et éthiques » avec Nathalie de Marcellis-Warin et Thierry Warin, Revue Economique, 76(1), 2025, pp.87-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Algorithmes de prix et traitement des risques de collusion anticoncurrentielle », Revue de l’OFCE, 188, pp.99-132, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Deciphering Algorithmic Collusion: Insights from Bandit Algorithms and Implications for Antitrust Enforcement”, with Thierry Warin, Journal of Economy and Technology, 3, November 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/pii/S2949948824000519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale”, with Patrice Bougette and Oliver Budzinski, International Review of Law and Economics, 82, June 2025</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0144818825000201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“In the light of dynamic competition: should we make merger remedies more flexible?”, with Patrice Bougette and Oliver Budzinski, European Competition Journal, December 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/17441056.2024.2440228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Algorithmes de prix et signaux collusifs : approches économique et concurrentielle », avec Thierry Warin, Revue française d'économie, volume XXXIX, n°2, octobre 2024, pp. 193-245.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Multi-sided platforms and innovation: A competition law perspective”, with Thierry Warin, Competition & Change, 27(1), pp.184-204. January 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La prévention des distorsions de concurrence sur le marché intérieur : l’application du règlement subventions étrangères entre continuité et nouveauté », Concurrences, 4-2023, pp.30-35, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Garanties procédurales, approche par les effets et finalités de la politique de la concurrence », Revue Internationale de Droit Economique, 2022/4, tome XXXVI, pp.63-107, juillet 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Multi-sided platforms and innovation: A competition law perspective”, with Thierry Warin, Competition & Change, 27(1), pp.184-204. January 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les effets économiques de l’originalisme constitutionnel aux États-Unis », avec Thierry Kirat, Revue Interdisciplinaire d’Etudes Juridiques, 89, 2022/2, pp.3-38, décembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Ecosystems as Quasi-essential Facilities: Should We Impose Platform Neutrality? », with Jeanne Mouton, Journal of Law, Market & Innovation, 1,3, November 2022, pp.108-134.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les droits économiques numériques », avec Marina Teller, in Pauline Türk, ed., Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux, Collection Droit et Société, LGDJ, pp.83-97, juin 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Prédiction algorithmique : enjeux en termes de protection du consommateur et de la concurrence » in Vayre J.-S., ed., Intelligence artificielle et sciences humaines et sociales – regards pluriels, L’Harmattan, Paris, mai 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Economie de la donnée : Ecosystèmes numériques, algorithmes et intelligence artificielle », in Bruguière J.-M., s.d., L’émergence d’un droit des données, Lefebvre-Dalloz, collection Thèmes et Commentaires, Paris, pp.21-51, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“How to regulate AI? The Inspiration of Economic Law”, with Marina Teller, in Castets-Renard C. and Eynard J., eds, Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law, Bruylant, Brussels, pp.287-306, May 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“French Airports Case Study” with Estelle Malavolti in Forsyth P., Müller J., Niemeier H.-M., and Pels E., eds, Economic Regulation of Urban and Regional Airports: Incentives, Efficiency, and Benchmarking, Springer Cham, pp.343-370, May 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“The Case for Compliance Programs in International Competitiveness: A Competition Law and Economics Perspective”, in Frison-Roche M.-A., ed, Compliance Monumental Goals, Bruylant, Brussels, pp.369-388, May 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s”, with Thierry Kirat, in Lévy N., Chommeloux A., Champroux, N.A., Porion S., Josso S., Damiens A. (eds), The Anglo-American Model of Neoliberalism of the 1980s, Palgrave Macmillan, Cham., pp.137-153, December 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-031-12074-9_9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions”, with Patrice Bougette and Simone Vannuccini, GREDEG Working Papers, n°2025-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition”, with Patrice Bougette and Oliver Budzinski, Ilmenau Economics Discussion Papers, Vol. 30, No. 202, May 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Application des DMA et DSA en France : analyse de l’architecture institutionnelle et des dynamiques de régulation », GREDEG Working Papers, n°2025-08, mars 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Political Capitalism and Constitutional Doctrine. Originalism in the U.S. Federal Courts”, with Thierry Kirat, GREDEG Working Papers, n°2025-03, February 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Generative Artificial Intelligence and Revolution of Market for Legal Services”, with Bruno Deffains, GREDEG Working Papers, n°2025-01, January 2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix dans le droit des pratiques restrictives : Une perspective d’économie de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (2), pp.Article 131586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes numériques et obligations des contrôleurs d’accès : l’arrêt android auto dans la dynamique du droit de la concurrence de l’Union europÉenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, t. XXXIV (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.391.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer l’intelligence artificielle sur la base des risques. Perspectives économiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.87-114. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.761.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing: An Economic Literature-Based Assessment Advocating a Case-by-Case Approach and Compliance Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’économie industrielle à l’application des règles de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (189-190), pp.167-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générale des obligations concurrentielles des contrôleurs d'accès. Quels enseignements tirer de l'arrêt International Skating Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04963855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et traitement des risques de collusion anticoncurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des régulations sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Wargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch-Olivier Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (6), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conservatisme antitrust en Amérique : Principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante versus Ex-post in competition law enforcement: Blurred boundaries and economic rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.106264. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2025.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et signaux collusifs : approches économique et concurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXIX (2), pp.193-240. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.242.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension - J.-L. GAFFARD et G. J. MARTIN, Droit et économie de la transition écologique. Regards croisés, Mare & Martin, coll. Droit, Sciences & Environnement, 10/2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, t.XXXVII (3), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.373.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Algorithmic Collusion: Insights from Bandit Algorithms and Implications for Antitrust Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ject.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des juges français à l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hasquenoph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (09), p.615 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04705223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the light of dynamic competition: should we make merger remedies more flexible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Competition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441056.2024.2440228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sided platforms and innovation: A competition law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.184-204. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10245294221085639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties procédurales, approche par les effets et finalités de la politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXVI (4), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des distorsions de concurrence sur le marché intérieur : l’application du règlement subventions étrangères entre continuité et nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l'appréhension économique de la gouvernance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (27 juin), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information dans l’achat public : approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51-52, pp.2385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tribunal de l’Union européenne confirme la décision de la Commission infligeant une amende record à l’opérateur dominant pour avoir renforcé sa position dominante sur les marchés des services de recherche générale sur l’internet et des systèmes d’exploitation pour mobiles intelligent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un virage algorithmique de la lutte anticartels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La gouvernance algorithmique, 23 (2-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective de droit économique sur les engagements volontaires des firmes en matière d’éthique et de conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXV (2021-3), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models and Incentives: For an Effects-Based Approach of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Competition Law &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeclap/lpac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03608451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystems as Quasi-essential Facilities: Should We Impose Platform Neutrality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Market &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.108-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing and Competitive Damages: A Focus on Exploitative Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antitrust Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.0003603X2210827. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0003603X221082757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and consumer manipulations: from consumer's counter algorithms to firm's self-regulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (259-268)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission européenne rend publique sa proposition de règlement pour un marché unique numérique, le Digital Services Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir et relancer l’économie française en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ducoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des restrictions verticales: une défense du cas par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-2021, pp.article n°101642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de l’approvisionnement dans des marchés de l’électricité libéralisés et décarbonés : L’encadrement des mécanismes de capacité par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4-2021, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Consumer Welfare Obsolete? A European Union Competition Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLEGOMENOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (47), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18359/prole.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François Lévêque: Les Entreprises hyper-puissantes - Géants et Titans, la fin du modèle global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.Art. N° 101234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sous-commission pour l’Antitrust de la commission des lois de la Chambre des représentants américains remet son rapport d’enquête sur la concurrence dans les marchés numériques et dresse des perspectives d’évolutions radicales de la politique de concurrence américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des marchés numériques : caractérisation d'un problème concurrentiel et discussion des propositions de remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors série n°2, 425g5, pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats publics à l'épreuve de la crise sanitaire - La commande publique, outil de relance ou de soutien économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, in actes de la conférence Les contrats publics à l’épreuve de la crise sanitaire, 18èmes rencontres de droit et de procédures administratives, Lexbase – La revue, édition publique,, 625, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03219669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés pertinents – Marchés numériques : La Commission européenne poursuit ses consultations sur la définition des marchés pertinents (Comm. eur., comm. presse du 26 juin 2020, Concurrence - La Commission consulte sur les règles relatives à la définition des marchés pertinents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Access to Which Assets for an Effective Liberalization of the Railway Sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.87-110. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17835917211012326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et manipulations des comportements de marché : l’évaluation ex ante dans l’arsenal du régulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 2 (XXXIV), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.342.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03160208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission européenne lance deux études d’impact préalables relatives à l’encadrement concurrentiel et régulatoire des plateformes d’intermédiation électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commissaire à la Concurrence précise dans le cadre d’une réponse à une question parlementaire les conditions d’application de la théorie des infrastructures essentielles aux plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l’électricité : entre politiques énergétiques nationales et encadrement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Fabrique de la Concurrence, 2019-2 (25), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation dans les écosystèmes numériques à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02480762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of AI by online intermediation platforms. Conciliating economic efficiency and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delphi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (4), pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should regional airports be allowed to pay long-term operating aid to low-cost carriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux données, coopétition intra-plateforme et concurrence inter-plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (169), pp.221-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la commande publique est-il la garantie du meilleur prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actes de la conférence organisée par le barreau de Marseille La Commande publique à quel prix ? – fixation, évolution et contrôle – 17èmes rencontres de droit et de procédures administratives, Lexbase, édition publique, 575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03219684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des algorithmes par le secret des affaires : entre risques de faux négatifs et risques de faux positifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIII (2019-2), pp.211-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de commerce en ligne et abus de position dominante : réﬂexions sur les possibilités d’abus d’exploitation et de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53-2019, pp.73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02277917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Demoting To Squashing? Competitive Issues Related to Algorithmic Corrections: An Application to the Search Advertising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition Policy Internationa Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02106583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, algorithmes et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation des structures d'exercice de la profession d'avocat: une perspective d'économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitative Abuse and Abuse of Economic Dependence: What Can We Learn from an Industrial Organization Approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 129 (2), pp.261-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des pouvoirs économiques privés : une perspective d’économie institutionnelle du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIII, 2019 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une arme à double-tranchant ? Le recours aux partenariats public-privé et la maîtrise des risques budgétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3 (163), pp.613-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Phénix renaîtra-t-il de ses cendres ? Réflexions sur le recours des collectivités territoriales aux marchés de partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le financement des territoires, 132 (2018-4), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix des services juridiques entre défaillance de la réglementation et défaillance de marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les marchés du droit, XXXI (4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de capacité français d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017 (154), pp.179-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With uncertain damage theory come unpredictable effects of remedies. “Libres propos”on the Android case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition Policy Internationa Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fall 2018, Volume 1 (Number 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence comme levier de la politique industrielle dans la France de l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.23-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diable est-il dans l’annexe? Les risques budgétaires des PPP saisis par le traitement des passifs éventuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138 (mai), p. 221 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships from budget constraints: Looking for debt hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.56-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redevabilité des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016/4 (160), pp.1123-1160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits et libertés fondamentaux à l’épreuve de l’efficacité économique : une application à la politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (11), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats à impact social : une nouvelle génération de PPP pour les politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-4/2016), pp.259-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01550627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix, intelligence artificielle et équilibres collusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXI, 2017-2, pp.83-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique des clauses environnementales dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 252, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brexit et les politiques de concurrence britannique et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, octobre-novembre 2016 (602), pp.557-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles garanties pour la procédure d’engagements en droit de la concurrence de l’Union Européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXX (2016-1), pp.55-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé institutionnalisés: intérêts, limites et risques d’une structure hybride public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-1 (157), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.157.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés, concurrence et réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série Comprendre l’économie – Concepts et mécanismes, 7, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficile caractérisation des abus d’exploitation sur les marchés de gros de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit des industries de réseaux / Tijdschrift voor het recht van netwerkindustrieën / Law journal of Network industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le critère du bien-être du consommateur comme objectif exclusif de la politique de concurrence: une mise en perspective sur la base de l’histoire de l’Antitrust américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014 (4), pp.271-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Economics of Convention-Based Approach of the European Competition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, 40 (1), pp.94-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il déréglementer les professions réglementées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, janvier 2015 (384), pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Economics met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015_2, 16 (2), pp.313-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investisseurs en capital patient et financement de long terme des infrastructures publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3-4/2015, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de partenariats public-privé : La soutenabilité budgétaire au détriment du partage optimal des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dorzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Dragunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ali Aboulela Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan E Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (13), pp.2259-2265. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3lc51438b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop de réglementations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°380, mai-juin 2014, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPPP: Risks and Opportunities, An Economic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Procurement and Public Private Partnership Law Review (EPPPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01022665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et manager le risque de sanctions pécuniaires prononcées par les autorités de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Décembre 2014 (74), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVIII (1-2013), pp.561-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé dans les infrastructures de télécommunications à haut et très haut débit : les enjeux concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.73-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction des pratiques commerciales déloyales : la préservation de l'ordre concurrentiel au risque de la protection des concurrents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, pp.277-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre unifié en matière de contrôle des stratégies d'éviction par les prix mises en œuvre par les opérateurs dominants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (3), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des contrats de PFI britanniques (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6, juin), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité des financements et contrats de partenariats public-privé : les enjeux du refinancement à mi-parcours / Bridging the maturity gap: the refinancing of PPP contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1, janvier-mars 2013), pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, volume XXVIII (n°4-2013), pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère du concurrent aussi efficace et approche par les effets en matière d'éviction par les prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (3), pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances publiques et financements privés : Quel nouvel équilibre pour les investissements des Etats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2007.2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une régulation du secteur de l'énergie au travers des procédures d'engagements ? Réflexions sur le contentieux concurrentiel européen / Towards a Regulation of the European Energy Sector through Commitment Procedures in Competition law? Some Lines of Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26-27 (2011/1-2), pp.93-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels remèdes pour les abus de position dominante ? Une analyse économique des décisions de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Rights, Interoperability and Compulsory Licensing: Merits and Limits of the European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (9), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une crise à l'autre : quels enseignements de la crise de 2008 pour les partenariats public-privé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles de comptabilisation des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (janvier 2012), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence numérique et risques de forclusion des marchés : Quel partage des rôles entre politiques de concurrence et régulation sectorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-2011, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remises de fidélité et abus d'éviction : Quelles évolutions dans la pratique décisionnelle de la Commission Européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.379-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de boycott ou refus d'accès à une facilité essentielle ? De Terminal Railroad à l'IRM d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique du contentieux concurrentiel dans les marchés d'électrification et d'éclairage public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°109; avril, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de ciseau tarifaire : analyse économique et mise en perspective des pratiques décisionnelles européenne et américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, avril-juin 2011 (27), pp.107-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées juridiques et économiques des procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, volume n°4 (dossiers de la RIDE Actes des 4° Journées de Droit économique 4 juin 2010), pp. 17-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives juridiques et économiques sur les procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Dossiers (4), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux-prix et équilibre de long-terme : reconsidérer les formes d'organisation sur les marchés de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Defeuilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (2011-1/2), pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation des crises financières : l'exemple des subprimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 240, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des critères d'application de la théorie des facilités essentielles dans le cadre de la politique de concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (2011-4), pp.197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique des aides publiques versées par les aéroports régionaux aux compagnies low cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 2010/3-4, pp.529-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de concurrence, clauses d'exclusivité et sécurité juridique: le cas de l'iPhone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°2010-2, volume 68 (68), pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats public-privé, crise financière et refinancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-1, pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de propriété intellectuelle et théorie des facilités essentielles : les divergences transatlantiques en matière de politiques de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129-130, pp.277-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la concurrence ou protéger les concurrents ? L'affaire Intel en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-4, pp. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application de la théorie des facilités essentielles dans la décision du Conseil de la concurrence Voyages-scnf.com : Une analyse économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du droit est-elle une théorie scientifique du droit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de concurrence sont-elles réductibles à de la théorie économique appliquée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imputabilité des infractions et l'efficacité des sanctions dans le cadre d'ententes impliquant des organisations syndicales professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérer la croissance en supprimant les barrières réglementaires à l'entrée : le rapport Attali et l'équipement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes de l'Etat: principes, enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, p. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répression des ententes anticoncurrentielles dans les marchés publics : quelle balance des intérêts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et sanction des ententes anticoncurrentielles : l'éclairage de l'analyse économique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation des firmes automobiles et aides publiques : Une analyse des décisions de la Commission européenne relative aux aides publiques en faveur des constructeurs automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté de droit, économie et administration de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°6, p.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rappels dans le secteur automobile : une analyse en termes d'investissements réputationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°3, pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeler ou ne pas rappeler ? L'affaire Mitsubishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile &amp; Composants, Groupe Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 200, p.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; chaînon manquant &amp;quot; des contrats publics : les partenariats public-privé, entre marchés publics et délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration du pouvoir économique depuis la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation et Centre Cournot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.44, 2020, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence au secours de l'économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Fauves, pp.102, 2019, Le droit fil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence au secours de l'économie numérique : conséquences attendues pour le consommateur, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Holtzer Costedoat. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauves Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-302-0290-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et limites des PPP - une analyse économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Touffut. Centre Cournot, 27, pp.77, 2014, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Public-Private Partnerships Work? An Economic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bensaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Cournot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, juin 2014 (27), 2014, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des marches bancaires et financiers à l’épreuve de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier - Mélanges AEDBF France IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430-438, 2026, 9782850340420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing DMA and DSA in France: Analysis of the Institutional Architecture and Regulatory Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Decarolis, Barbara Marchetti, Lucia Torchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU Digital Regulation and its Impact on Member States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2026, European Union and its Neighbours in a Globalized World, 978-3-032-06489-9. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06490-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique : enjeux en termes de protection du consommateur et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébatien Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et sciences humaines et sociales – regards pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50029-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits économiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Türk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LGDJ Lextenso, pp.83-97, 2025, Droit et Société, 2275161503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and revolution of market for legal services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Caria Riccardo and Martinelli Silvia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-Proof Legal Services - How Innovation, Legal Tech and AI Have Been Reshaping the Legal Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, 2025, 9781509987009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Compliance Programs in International Competitiveness: A Competition Law and Economics Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Monumental Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRUYLANT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-388, 2023, Compliance &amp; Regulation, 9782802770794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate AI? The Inspiration of Economic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Castets-Renard; Jessica Eynard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la donnée : Ecosystèmes numériques, algorithmes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence d’un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre - Dalloz, pp. 21-51, 2023, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des sanctions en droit financier, droit des données personnelles et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréhier Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier : mélanges AEDBF France VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Banque Editions, pp.379-387, 2022, 9782850340291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche plus économique en droit antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Mezaguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit antitrust de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions de l'Université de Bruxelles, pp.229-273, 2022, Les dispositions générales, 978 2 8004 1796 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits numériques économiques – Une perspective de droit économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques algorithmiques et antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Mezaguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit antitrust de l’Union européenne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions de l'Université de Bruxelles, pp.357-391, 2022, Les dispositions générales, 978 2 8004 1796 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réguler l’IA ? L’inspiration du droit économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un droit de l’intelligence artificielle : entre règles sectorielles et régime général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des programmes de conformité à la compétitivité internationale une perspective concurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les buts monumentaux de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-400, 2022, 9782247214723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de l’Etat et politique de concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessy; Claude Didry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie est un science réflexive – chômage, convention et capacité dans l’œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2022, 978-2-7574-3686-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Évolution des politiques de concurrence en droit de l’UE : de la Wettbewerbsordnung ordolibérale à la More Economic Approach néolibérale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Grégoire; Xavier Miny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Idea of Economic Constitution in Europe – Genealogy and Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 298-343, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51933-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des normes comptables publiques vers des référentiels privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bessy, T. Delpeuch et J. Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-328, 2022, 9782275109206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recapitaliser les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenir et relancer l'économie française en période de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, OFCE, pp.11-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation, dependence, and eviction: how platform-to-business coopetition relationships should be addressed in mobile telephony ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gal; Michal and Bosco; David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges to Assumptions in Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-22, 2021, ASCOLA Competition Law series, 9781839109065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Chagny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Regulation Challenges in Digital Markets: How to Tackle the Issue of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Molan Gaban and Vinicius Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concorrência e Inovaçãos: Reflexões e Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109-141, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Brasileiro de Concorrência e Inovaçãos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9786599653605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redesign of electricity markets under EU influence: The capacity mechanism in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bolton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janette Webb, Faye Wade, Margaret Tingey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Energy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-96, 2021, 9781839100710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de la covid-19 : essai de chronologie d’un premier acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Ringlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des affaires, instrument de gestion et de sortie de crise – les entreprises à l’épreuve de la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-34, 2021, 9782275091143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit économique au 21ème siècle : notions et enjeux, LGDJ, collection Droit &amp; Economie pp.237-273, décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-273, 2020, Droit et économie, 978-2-275-07673-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et droit de la concurrence : le risque de verrouillage des silos verticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova, Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et objets connectés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2807920551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State aid to low-cost airlines: Worthwhile if durable?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A., Nicole Adler N., Niemeier H.-M., Betancor O., Pais Antunes A., Bilotkach V., Calderón E.J., Martini G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transport and Regional Development Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780367533144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’un économiste: de l’activation de la théorie des facilités essentielles dans l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz, collection Thèmes et Commentaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Internet, vos traces valent de l’or !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation la Main à la Pâte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, collection Droit et Economie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2018, Régulation et jeux d'argent et de hasard, 978-2-275-05607-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociated proceedings in UE competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encycolopedia of law and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociated Procedures in EU Competion Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4614-7883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des contrats publics complexes de long terme à l’épreuve des imperfections informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commande publique, un levier pour l’action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.25-40, 2018, 978-2-247-17792-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Facilities Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano; Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4614-7883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions réglementées du droit et aiguillon concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcou G., Blanc F., Delion A. et Vidal L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des professions réglementées : Etudes de la loi pour la croissance, l'activité et l'égalité des chances économiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-157, 2017, Collection Bibliothèque de l'IRJS - André Tunc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaillance de marché (approche économique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-341, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des plateformes : dissipation ou concentration de la rente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Parachkévova; Marina Teller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle régulations pour l’économie collaborative? Un défi pour le droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.125-144, 2017, Quelle régulations pour l’économie collaborative? Un défi pour le droit économique, 978-2-247-17602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole de Chicago (approche économique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-480, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-72, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique – Finances Publiques Orsoni G., ed., 2nde édition, Economica, septembre 2017, Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-396., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilités essentielles (approches économique et juridique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.541-547, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats Public-Privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique – Finances Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.670-673, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la prospérité : le travail, la rente ou la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 400 (septembre-octobre 2017), La Documentation Française, pp.8-14, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution n’a-t-elle pas eu lieu ? De la place de l’analyse économique dans le contentieux concurrentiel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacobbo-Peyronnel V. et Verdure C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contentieux du droit de la concurrence de l’Union européenne – Questions d’actualité et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRUYLANT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-79, 2017, 2802757172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé sont-ils réellement des instruments de maîtrise des risques budgétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regourd S. et Rapp L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du contrat de partenariat au marché de partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bazex M., Eckert G., Lanneau R., Le Berre C., du Marais B. et Sée A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des régulations 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEXISNEXIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.571-575, 2016, 9782711022533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de sanctions prononcées par les autorités de régulation et la gestion par les entreprises de l’aléa quasi-judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deharo G., Madanamoothoo A. et Point S.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques en entreprise : dialogues entre la gestion et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Francophones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-220, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des conditions de financement des contrats de PPP : toujours un modèle de financement privé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie des partenariats public-privé – Développements théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-140, 2015, 2804190145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barèmes des sanctions pécuniaires prononcées par l'Autorité des marchés financiers et l'Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.131-148, 2014, Thèmes et Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de concurrence et économie sociale de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Solis-Potvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs communes dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-377, 2014, 9782802736059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de impacto regulatorio : una perspectiva ecónomico-política - Comentarios a la tesis del professor Ogus desde la perspectiva del análisis ecónomico del Derecho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auby J.-B y Perroud T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Evaluación de Impacto Regulatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Administración Pública, Global Law Press - Editorial Derecho Global, pp.93-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Impact Assessment: A Politico-Economic Perspective - Some Comment's on Professor Ogus' Paper From a Law and Economics Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">uby J.-B and Perroud T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Impact assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Administración Pública, Global Law Press - Editorial Derecho Global, pp.73-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité peut-elle avoir des effets anticoncurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial-Braz N. et Zolynski C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.71-89, 2013, Collection Droit &amp; Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds publics d'investissement stratégique à l'épreuve du contrôle européen des aides d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonds d'investissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamy réflexe droit, pp.330-352, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de forum- shopping et de law- shopping en droit de la concurrence : applications aux contentieux entre AMD et Intel (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson A., de Beaufort V., Bouthinon-Dumas H. et Jenny F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.253-288, 2013, Droit, management &amp; stratégies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et politique industrielle: analyse de logiques distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises stratégiques nationales et modèles économiques européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.131-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartel and Monopoly Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Michael and Krafft Jackie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the economics and theory of the firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.485-497, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de responsabilité particulière de l'opérateur dominant dans la politique de concurrence européenne: quelles conséquences sur les libertés économiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potvin-Solis Laurence et Ueda Hiromi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de marché, droits et libertés et valeurs communes en Europe et en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Chaire Jean Monnet Université de Lorraine, pp.181-204, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de marchés publics en France et aux Etats-Unis : une analyse juridique et économique / Remedies in the Field of Public Procurement Law in France and in the USA: a Legal and Economic Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weaver R.L. et Lichère F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recours et analyse économique / Remedies and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, Aix en Provence, pp.12-75, 2011, 9782731407402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Essential Facilities Doctrine in European Competition Policy : The Case of Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glachant J-M, Finon D., Hauteclocque (de) A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition, Contracts and Electricity Markets - A New Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.259-294, 2011, Loyola de Palacio Series on European Energy Policy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des normes comptables publiques vers des référentiels privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy C., Delpeuch T. et Pélisse J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-292, 2011, collection Droit et Société - Recherches et Travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau management public et la transformation des compétences dans la sphère publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Solis-Potvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle européen de fonction publique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.193-222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application de la théorie des facilités essentielles aux droits de propriété intellectuelle favorise-t-elle des stratégies opportunistes de la part des firmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies juridiques des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.317, 2009, 9782804416553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurisprudence concurrentielle relative aux services publics : Les enseignements de l'analyse lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatel E., Kirat T. et Salais R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : Institutions, Economie, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.317-345, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Industrie a-t-elle besoin de l'Union Européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne - Sophie Alsif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algorithmes vecteurs de pratiques anticoncurrentielles : vieilles questions économiques et nouvelles incertitudes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et discrimination parfaite : Une théorie concurrentielle en voie de trouver sa pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des plateformes : dissipation ou concentration de la rente?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des contrats publics complexes de long terme à l'épreuve des imperfections informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte par le droit des contraintes de financement des marchés de partenariats : Concilier flexibilité et maîtrise des engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations à impact social : une nouvelle génération de PPP pour les politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits et libertés fondamentaux à l'épreuve de L'efficacité économique: une application à La politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the devil off-balance sheet? Contingent liabilities and PPPs’ fiscal risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence comme levier de la politique industrielle dans la France de l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPPP - Risks and opportunities An economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères environnementaux dans les contrats globaux immobiliers: Eléments de réflexions à partir de partenariats public-privé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clauses environnementales dans les marchés publics : perspectives économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de forum-shopping et de law-shopping en droit de la concurrence : Applications aux contentieux entre AMD et Intel (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence européenne face aux droits et libertés des entreprises dominantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilisation des contrats de Private Finance Initiative au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et élévation du coût de la dette des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'exécution des contrats de Private Finance Initiative britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCP Paradigm Revisited: What Structuralism Really Contributed to U.S. Antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équilibre économique des aéroports secondaires européens à l’épreuve des dynamiques de concurrence fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and revolution of market for legal services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04872573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Capitalism and Constitutional Doctrine. Originalism in the U.S. Federal Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04941828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques de parallélisme de comportements par développeur commun : De la constatation des limites des règles de concurrence au retour du Nouvel Instrument Concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proper Scope of Antitrust: Behavioural Remedies Between Competition Law Enforcement and Regulatory Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Control of Data and Compute in Generative AI: A New Paradigm of Competitive Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05272052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des DMA et DSA en France : analyse de l’architecture institutionnelle et des dynamiques de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Pricing and Competition: Balancing Efficiency and Consumer Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Computing Power: The New Frontiers of Competition in Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05295270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'Union Européenne en matière de contrôle des subventions étrangères - quels enseignements pour la Nouvelle Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05295250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes algorithmiques dans le secteur immobilier : Un exemple de collusion en étoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative et actifs concurrentiels critiques : discussion de l’essentialité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des droits audiovisuels du football et équilibre économique des clubs professionnels - Impacts d’une concurrence croissante inter-sports et intra-sport pour la Ligue 1 de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité économique de la distinction ex post / ex ante en matière de concurrence et de régulation dans le secteur numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04604840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collusions algorithmiques : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Competition Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la donnée : écosystèmes numériques, algorithmes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In The Light Of Dynamic Competition: Should We Make Merger Remedies More Flexible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques européennes en faveur d’un cloud souverain : fondements, modalités de mise en œuvre et évaluation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-installations, biais de statu quo et consolidation de la dominance : Les enseignements de l’arrêt du Tribunal de l’U.E. dans l’affaire Google Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre la législation européenne sur les marchés numériques (Digital Markets Act) et le droit de la concurrence ? Réflexions à partir de l’histoire des Sherman Act et FTC Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques anticoncurrentielles algorithmiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa's Abandoned Plan to Acquire Plaid: What Could Have Been a Textbook Case of a Killer Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Regulatory Challenges in Digital Markets: How to Tackle the Issue of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Évolution des politiques de concurrence en droit de l’UE : de la Wettbewerbsordnung ordolibérale à la More Economic Approach néolibérale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concentration of digital markets: How to preserve the conditions for effective and undistorted competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Exchange among Firms: The Coherence of Justice Brandeis' Regulated Competition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Platforms' Information Concentration: From Keystone Players to Gatekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa Acquiring Plaid: A Tartan over a Killer Acquisition? Reflections on the risks of harming competition through the acquisition of startups within digital ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the competitive process, not a competitive structure Reflections on the book by Nicolas Petit Big Tech and the Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone Players and Complementors: An Innovation Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Market Manipulations: Ex-ante Evaluation in the Regulator's Arsenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés bifaces saisis par le droit de la concurrence Réflexions sur la décision Android de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs économiques privés et ordre concurrentiel : Une application à l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix des services juridiques : entre défaillance de la réglementation et défaillance de marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L ' Europe de l' énergie : de la concurrence à la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Private Partnerships from Budget Constraints: Looking for Debt Hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence. Les entités à but non lucratif à l'épreuve des règles européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides d'état aux aéroports regionaux : une analyse biface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Private Partnership from Budget Constraints: Looking for Debt Hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-perm Structures in PPP Contracts: Risks and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusivités sur les droits audio-visuels et politiques de concurrence : quels outils de régulation des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques budgétaires et fiscales allemandes et britanniques : Quels enseignements pour la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la crise : Quelles évolutions dans la mise en œuvre des règles de concurrence par la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Theory and Electrical public Utilities Organization in the first part of the twentieth century: French and US Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et industriels liés au recours aux partenariats public-privé dans le domaine spatial Une application : le contrat de Private Finance Initiative britannique Skynet V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action économique publique locale en matière de Réseaux d'Intérêt Public dans le haut et le très haut débit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Enron : les enseignements pour la réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux partenariats public-privé dans les pays en développement : Les enjeux contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé en matière de recherche-développement : Une analyse comparée France – Royaume-Uni – Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'approvisionnement électrique : Une nécessaire complémentarité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Issues in Health: The Sud-Francilien Hospital Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Global Issues in Public Administration 2022- Interrogating Public-Private Partnership: Case of French and European Emblematic projects, Korean Institute of Public Administration. 2023, pp.56-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04012732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour une économie mixte dans l’ordre concurrentiel européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil à la vie associative, Ministère de l'éducation, de la jeuness et des sports. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et risque algorithmique : quelle régulation des algorithmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Toledano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Gouvernance et Régulation - Université Paris Dauphine PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité a-t-elle des effets anti-concurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURALITE ET DYNAMIQUE DES CONVENTIONS DE REGLEMENTATION UNE ANALYSE ECONOMIQUE DE LA JURISPRUDENCE DU CONSEIL DE LA CONCURRENCE RELATIVE AU SECTEUR ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. École normale supérieure de Cachan - ENS Cachan, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et commande publique : Analyses économique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Nice Sophia Antipolis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Fine Should Be Imposed to Intel for the So-called Naked Restrictions After the Annulation of the Part of the Decision Relating to Loyalty Rebates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing Theories Need To Account for Exploitative Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling dark patterns How to reasonably prevent consumer manipulation and competition distortions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Torregrossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04109558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive character of preinstallation conditions (MADA) and objective justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de Google dans la publicité : ébranlée mais bien ancrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Torregrossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Tools in Competition Law: Some legal and economic considerations, Competition forum, December 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universel (Service)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.204-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Anticompetitive Practices Based on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_818-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuse of Economic Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.art. n° 89161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-Based Anticompetitive Unilateral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Facilities Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_659-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuse of Economic Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Marty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Frédéric MartyDirecteur de recherche CNRSUMR 7321 GREDEG - Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9881-2036</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075972123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dr Frédéric MARTY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">National Centre of Scientific Research (CNRS) Senior Fellow</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GREDEG (Research Group on Law, Economics and Management) - University of Nice Sophia-Antipolis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">250, rue Albert Einstein</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">06 560 Valbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">tel : +33/4 93 95 43 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fax : +33/4 93 65 37 98</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic.marty@gredeg.cnrs.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://hp.gredeg.cnrs.fr/frederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_marty/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Affiliate Researcher – Sciences Po. Paris (French Economic Observatory - OFCE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Associate Researcher – CIRANO, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-chair of the GREDEG research team Ccorsé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse d’habilitation à diriger des recherches en Sciences Economiques (accreditation to supervise PhD. in Economics) – University of Nice Sophia-Antipolis (2007)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD. in Economics – Ecole Normale Supérieure de Cachan (2002) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’Economie et de Gestion (1997): « Accounting and Financial Management » (agreggation of economics and management).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former student of the Ecole Normale Supérieure de Cachan, section D2 : &amp;quot;Economics and Management&amp;quot; (1994-1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law and Economics of Public Contracts, Public Management, Competition Law and Economics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Former Member of the Autorité de la Concurrence College (legal pofessions)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OECD Consultant for public-private partnerships, Bureau du Vérificateur Général du Québec, EPEC – EIB,….</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La concentration du pouvoir économique depuis la pandémie, Prisme, Centre Cournot, n° 41, octobre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La concurrence au secours de l'économie numérique : conséquences attendues pour le consommateur, regards croisés, avec Patrick Hubert, Fauves éditions, Paris, avril 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pertinence et limites des partenariats public-privé : une analyse économique, avec Jean Bensaïd, Prisme, n°27, Centre Cournot, Paris, novembre 2013, 77p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economie du Droit et de la Réglementation avec Thierry Kirat, Gualino, Mémento LMD, Paris, 183p., mai 2007.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les partenariats public-privé, avec Sylvie Trosa et Arnaud Voisin, La Découverte, collection Repères, n° 441, Paris, 122p., mai 2006.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Réglementer l’intelligence artificielle sur la base des risques. Perspectives économiques et éthiques » avec Nathalie de Marcellis-Warin et Thierry Warin, Revue Economique, 76(1), 2025, pp.87-114.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Algorithmes de prix et traitement des risques de collusion anticoncurrentielle », Revue de l’OFCE, 188, pp.99-132, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Deciphering Algorithmic Collusion: Insights from Bandit Algorithms and Implications for Antitrust Enforcement”, with Thierry Warin, Journal of Economy and Technology, 3, November 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/pii/S2949948824000519</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale”, with Patrice Bougette and Oliver Budzinski, International Review of Law and Economics, 82, June 2025</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0144818825000201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“In the light of dynamic competition: should we make merger remedies more flexible?”, with Patrice Bougette and Oliver Budzinski, European Competition Journal, December 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/17441056.2024.2440228</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Algorithmes de prix et signaux collusifs : approches économique et concurrentielle », avec Thierry Warin, Revue française d'économie, volume XXXIX, n°2, octobre 2024, pp. 193-245.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Multi-sided platforms and innovation: A competition law perspective”, with Thierry Warin, Competition & Change, 27(1), pp.184-204. January 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La prévention des distorsions de concurrence sur le marché intérieur : l’application du règlement subventions étrangères entre continuité et nouveauté », Concurrences, 4-2023, pp.30-35, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Garanties procédurales, approche par les effets et finalités de la politique de la concurrence », Revue Internationale de Droit Economique, 2022/4, tome XXXVI, pp.63-107, juillet 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Multi-sided platforms and innovation: A competition law perspective”, with Thierry Warin, Competition & Change, 27(1), pp.184-204. January 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les effets économiques de l’originalisme constitutionnel aux États-Unis », avec Thierry Kirat, Revue Interdisciplinaire d’Etudes Juridiques, 89, 2022/2, pp.3-38, décembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Ecosystems as Quasi-essential Facilities: Should We Impose Platform Neutrality? », with Jeanne Mouton, Journal of Law, Market & Innovation, 1,3, November 2022, pp.108-134.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les droits économiques numériques », avec Marina Teller, in Pauline Türk, ed., Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux, Collection Droit et Société, LGDJ, pp.83-97, juin 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Prédiction algorithmique : enjeux en termes de protection du consommateur et de la concurrence » in Vayre J.-S., ed., Intelligence artificielle et sciences humaines et sociales – regards pluriels, L’Harmattan, Paris, mai 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Economie de la donnée : Ecosystèmes numériques, algorithmes et intelligence artificielle », in Bruguière J.-M., s.d., L’émergence d’un droit des données, Lefebvre-Dalloz, collection Thèmes et Commentaires, Paris, pp.21-51, novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“How to regulate AI? The Inspiration of Economic Law”, with Marina Teller, in Castets-Renard C. and Eynard J., eds, Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law, Bruylant, Brussels, pp.287-306, May 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“French Airports Case Study” with Estelle Malavolti in Forsyth P., Müller J., Niemeier H.-M., and Pels E., eds, Economic Regulation of Urban and Regional Airports: Incentives, Efficiency, and Benchmarking, Springer Cham, pp.343-370, May 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“The Case for Compliance Programs in International Competitiveness: A Competition Law and Economics Perspective”, in Frison-Roche M.-A., ed, Compliance Monumental Goals, Bruylant, Brussels, pp.369-388, May 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s”, with Thierry Kirat, in Lévy N., Chommeloux A., Champroux, N.A., Porion S., Josso S., Damiens A. (eds), The Anglo-American Model of Neoliberalism of the 1980s, Palgrave Macmillan, Cham., pp.137-153, December 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/978-3-031-12074-9_9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions”, with Patrice Bougette and Simone Vannuccini, GREDEG Working Papers, n°2025-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition”, with Patrice Bougette and Oliver Budzinski, Ilmenau Economics Discussion Papers, Vol. 30, No. 202, May 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Application des DMA et DSA en France : analyse de l’architecture institutionnelle et des dynamiques de régulation », GREDEG Working Papers, n°2025-08, mars 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Political Capitalism and Constitutional Doctrine. Originalism in the U.S. Federal Courts”, with Thierry Kirat, GREDEG Working Papers, n°2025-03, February 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Generative Artificial Intelligence and Revolution of Market for Legal Services”, with Bruno Deffains, GREDEG Working Papers, n°2025-01, January 2025</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Behavioural Merger Remedies in Dynamic Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 49 (1), pp.45-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05571210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitrust américain : L’approche par les effets sous des feux croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des juristes de Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05586638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix dans le droit des pratiques restrictives : Une perspective d’économie de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (2), pp.Article 131586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des régulations sectorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Wargon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch-Olivier Maistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (6), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de l’économie industrielle à l’application des règles de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/1 (189-190), pp.167-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche générale des obligations concurrentielles des contrôleurs d'accès. Quels enseignements tirer de l'arrêt International Skating Union?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04963855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et traitement des risques de collusion anticoncurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 188 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing: An Economic Literature-Based Assessment Advocating a Case-by-Case Approach and Compliance Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du conservatisme antitrust en Amérique : Principes et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05401629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante versus Ex-post in competition law enforcement: Blurred boundaries and economic rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82, pp.106264. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2025.106264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystèmes numériques et obligations des contrôleurs d’accès : l’arrêt android auto dans la dynamique du droit de la concurrence de l’Union europÉenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, t. XXXIV (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.391.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05297217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer l’intelligence artificielle sur la base des risques. Perspectives économiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.87-114. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.761.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des juges français à l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hasquenoph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (09), p.615 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04705223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Algorithmic Collusion: Insights from Bandit Algorithms and Implications for Antitrust Enforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economy and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, pp.34-43. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ject.2024.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the light of dynamic competition: should we make merger remedies more flexible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Competition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441056.2024.2440228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861316v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et signaux collusifs : approches économique et concurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, XXXIX (2), pp.193-240. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.242.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04753720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension - J.-L. GAFFARD et G. J. MARTIN, Droit et économie de la transition écologique. Regards croisés, Mare & Martin, coll. Droit, Sciences & Environnement, 10/2023.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, t.XXXVII (3), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.373.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04862677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sided platforms and innovation: A competition law perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.184-204. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10245294221085639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garanties procédurales, approche par les effets et finalités de la politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXXVI (4), pp.63-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des distorsions de concurrence sur le marché intérieur : l’application du règlement subventions étrangères entre continuité et nouveauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (4), pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions de l'appréhension économique de la gouvernance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (27 juin), pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04143521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information dans l’achat public : approche économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51-52, pp.2385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Models and Incentives: For an Effects-Based Approach of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Competition Law &amp; Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.136-143. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jeclap/lpac005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03608451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective de droit économique sur les engagements volontaires des firmes en matière d’éthique et de conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXV (2021-3), pp.73-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystems as Quasi-essential Facilities: Should We Impose Platform Neutrality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Law, Market &amp; Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (3), pp.108-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03880314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing and Competitive Damages: A Focus on Exploitative Abuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antitrust Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.0003603X2210827. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0003603X221082757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03620661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets économiques de l’originalisme constitutionnel aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89 (2), pp.3-38. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riej.089.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and consumer manipulations: from consumer's counter algorithms to firm's self-regulation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (259-268)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un virage algorithmique de la lutte anticartels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La gouvernance algorithmique, 23 (2-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tribunal de l’Union européenne confirme la décision de la Commission infligeant une amende record à l’opérateur dominant pour avoir renforcé sa position dominante sur les marchés des services de recherche générale sur l’internet et des systèmes d’exploitation pour mobiles intelligent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de François Lévêque: Les Entreprises hyper-puissantes - Géants et Titans, la fin du modèle global ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (3), pp.Art. N° 101234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03327109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Consumer Welfare Obsolete? A European Union Competition Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLEGOMENOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (47), pp.55-78. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18359/prole.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03317604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir et relancer l’économie française en période de crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Ragot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ducoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFCE Policy Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche économique des restrictions verticales: une défense du cas par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3-2021, pp.article n°101642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03329495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie de l’approvisionnement dans des marchés de l’électricité libéralisés et décarbonés : L’encadrement des mécanismes de capacité par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4-2021, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03443281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission européenne rend publique sa proposition de règlement pour un marché unique numérique, le Digital Services Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late emerging consensus among American economists on antitrust laws in the 2nd New Deal (1935-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Economic Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXIX, 2021-1, pp.11-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Grande Guerre à la National Recovery Administration (1917-1935) : Les arguments en faveur d'une concurrence régulée dans les États-Unis de l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/1 (171), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.171.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03159163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sous-commission pour l’Antitrust de la commission des lois de la Chambre des représentants américains remet son rapport d’enquête sur la concurrence dans les marchés numériques et dresse des perspectives d’évolutions radicales de la politique de concurrence américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (1), pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des marchés numériques : caractérisation d'un problème concurrentiel et discussion des propositions de remèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors série n°2, 425g5, pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03347941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats publics à l'épreuve de la crise sanitaire - La commande publique, outil de relance ou de soutien économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, in actes de la conférence Les contrats publics à l’épreuve de la crise sanitaire, 18èmes rencontres de droit et de procédures administratives, Lexbase – La revue, édition publique,, 625, pp.66-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03219669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Access to Which Assets for an Effective Liberalization of the Railway Sector?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and Regulation in Network Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.87-110. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17835917211012326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03410710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés pertinents – Marchés numériques : La Commission européenne poursuit ses consultations sur la définition des marchés pertinents (Comm. eur., comm. presse du 26 juin 2020, Concurrence - La Commission consulte sur les règles relatives à la définition des marchés pertinents)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et manipulations des comportements de marché : l’évaluation ex ante dans l’arsenal du régulateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 2 (XXXIV), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ride.342.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03160208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World : l’institutionnalisation du champ aux États-Unis de l’immédiat après-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2020/2), pp.173-202. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cep1.078.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03162870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should regional airports be allowed to pay long-term operating aid to low-cost carriers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (2), pp.149-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of AI by online intermediation platforms. Conciliating economic efficiency and ethical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Delphi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (4), pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employing a MEMS plasma switch for conditioning high-voltage kinetic energy harvesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Zi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Bourouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.3221. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17019-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et innovation dans les écosystèmes numériques à l’ère de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02480762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de l’électricité : entre politiques énergétiques nationales et encadrement européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La Fabrique de la Concurrence, 2019-2 (25), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès aux données, coopétition intra-plateforme et concurrence inter-plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (169), pp.221-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: L'institutionnalisation du champ aux États-Unis de l'immédiat s-guerre aux années Reagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02988103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le code de la commande publique est-il la garantie du meilleur prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, actes de la conférence organisée par le barreau de Marseille La Commande publique à quel prix ? – fixation, évolution et contrôle – 17èmes rencontres de droit et de procédures administratives, Lexbase, édition publique, 575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03219684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la régulation par la sanction ex post : les nouvelles voies de la régulation financière, de la crise des subprimes au trading haute fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (104), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.104.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission européenne lance deux études d’impact préalables relatives à l’encadrement concurrentiel et régulatoire des plateformes d’intermédiation électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.80-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commissaire à la Concurrence précise dans le cadre d’une réponse à une question parlementaire les conditions d’application de la théorie des infrastructures essentielles aux plateformes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.98-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de commerce en ligne et abus de position dominante : réﬂexions sur les possibilités d’abus d’exploitation et de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique Thémis de l'Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53-2019, pp.73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02277917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des algorithmes par le secret des affaires : entre risques de faux négatifs et risques de faux positifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIII (2019-2), pp.211-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Demoting To Squashing? Competitive Issues Related to Algorithmic Corrections: An Application to the Search Advertising Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition Policy Internationa Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02106583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, algorithmes et discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02303111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La libéralisation des structures d'exercice de la profession d'avocat: une perspective d'économie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz avocats : exercer et entreprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration des pouvoirs économiques privés : une perspective d’économie institutionnelle du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIII, 2019 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02150866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitative Abuse and Abuse of Economic Dependence: What Can We Learn from an Industrial Organization Approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 129 (2), pp.261-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Phénix renaîtra-t-il de ses cendres ? Réflexions sur le recours des collectivités territoriales aux marchés de partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Saussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le financement des territoires, 132 (2018-4), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix des services juridiques entre défaillance de la réglementation et défaillance de marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les marchés du droit, XXXI (4), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01797969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une arme à double-tranchant ? Le recours aux partenariats public-privé et la maîtrise des risques budgétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017-3 (163), pp.613-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01679343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de capacité français d’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2017 (154), pp.179-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With uncertain damage theory come unpredictable effects of remedies. “Libres propos”on the Android case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition Policy Internationa Antitrust Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fall 2018, Volume 1 (Number 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01959502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand dire c’est réguler » . Discours et communication de l’Autorité des marchés financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et institutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ei.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits et libertés fondamentaux à l’épreuve de l’efficacité économique : une application à la politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (11), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats à impact social : une nouvelle génération de PPP pour les politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3-4/2016), pp.259-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01550627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redevabilité des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2016/4 (160), pp.1123-1160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix, intelligence artificielle et équilibres collusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXXI, 2017-2, pp.83-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique des clauses environnementales dans la commande publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 252, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diable est-il dans l’annexe? Les risques budgétaires des PPP saisis par le traitement des passifs éventuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138 (mai), p. 221 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public-private partnerships from budget constraints: Looking for debt hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.56-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence comme levier de la politique industrielle dans la France de l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.23-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles garanties pour la procédure d’engagements en droit de la concurrence de l’Union Européenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXX (2016-1), pp.55-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé institutionnalisés: intérêts, limites et risques d’une structure hybride public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016-1 (157), pp.223-238. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.157.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brexit et les politiques de concurrence britannique et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, octobre-novembre 2016 (602), pp.557-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Economics met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015_2, 16 (2), pp.313-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le critère du bien-être du consommateur comme objectif exclusif de la politique de concurrence: une mise en perspective sur la base de l’histoire de l’Antitrust américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014 (4), pp.271-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Economics of Convention-Based Approach of the European Competition Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, 40 (1), pp.94-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il déréglementer les professions réglementées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, janvier 2015 (384), pp.78-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The regulatory practice of the French financial regulator, 2006-2011. From substantive to procedural financial regulation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of governance and regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (4(continued4)), pp.441-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficile caractérisation des abus d’exploitation sur les marchés de gros de l’électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit des industries de réseaux / Tijdschrift voor het recht van netwerkindustrieën / Law journal of Network industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.80-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investisseurs en capital patient et financement de long terme des infrastructures publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3-4/2015, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01122480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electret-Free Micromachined Silicon Electrostatic Vibration Energy Harvester With the Bennet's Doubler as Conditioning Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Dorzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armine Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Dragunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.183-185. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2014.2387213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats de partenariats public-privé : La soutenabilité budgétaire au détriment du partage optimal des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.12-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés, concurrence et réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-Série Comprendre l’économie – Concepts et mécanismes, 7, pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01127961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et manager le risque de sanctions pécuniaires prononcées par les autorités de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Décembre 2014 (74), pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPPP: Risks and Opportunities, An Economic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Procurement and Public Private Partnership Law Review (EPPPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (2), pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01022665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trop de réglementations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°380, mai-juin 2014, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVIII (1-2013), pp.561-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical trapping and binding of particles in an optofluidic stable Fabry–Pérot resonator with single-sided injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Ali Aboulela Gaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Malak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan E Angelescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (13), pp.2259-2265. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3lc51438b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, volume XXVIII (n°4-2013), pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives des contrats de PFI britanniques (1992-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (6, juin), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité des financements et contrats de partenariats public-privé : les enjeux du refinancement à mi-parcours / Bridging the maturity gap: the refinancing of PPP contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1, janvier-mars 2013), pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un cadre unifié en matière de contrôle des stratégies d'éviction par les prix mises en œuvre par les opérateurs dominants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (3), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère du concurrent aussi efficace et approche par les effets en matière d'éviction par les prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (3), pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé dans les infrastructures de télécommunications à haut et très haut débit : les enjeux concurrentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 141, pp.73-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sanction des pratiques commerciales déloyales : la préservation de l'ordre concurrentiel au risque de la protection des concurrents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013/2, pp.277-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual Property Rights, Interoperability and Compulsory Licensing: Merits and Limits of the European approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of innovation economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012-1 (9), pp.35-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00690288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une régulation du secteur de l'énergie au travers des procédures d'engagements ? Réflexions sur le contentieux concurrentiel européen / Towards a Regulation of the European Energy Sector through Commitment Procedures in Competition law? Some Lines of Enquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26-27 (2011/1-2), pp.93-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels remèdes pour les abus de position dominante ? Une analyse économique des décisions de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.30-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une crise à l'autre : quels enseignements de la crise de 2008 pour les partenariats public-privé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles de comptabilisation des partenariats public-privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (janvier 2012), pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances publiques et financements privés : Quel nouvel équilibre pour les investissements des Etats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.19-37. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2007.2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives juridiques et économiques sur les procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Dossiers (4), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique du contentieux concurrentiel dans les marchés d'électrification et d'éclairage public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n°109; avril, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de ciseau tarifaire : analyse économique et mise en perspective des pratiques décisionnelles européenne et américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, avril-juin 2011 (27), pp.107-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées juridiques et économiques des procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, volume n°4 (dossiers de la RIDE Actes des 4° Journées de Droit économique 4 juin 2010), pp. 17-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remises de fidélité et abus d'éviction : Quelles évolutions dans la pratique décisionnelle de la Commission Européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (3), pp.379-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de boycott ou refus d'accès à une facilité essentielle ? De Terminal Railroad à l'IRM d'Arcachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux-prix et équilibre de long-terme : reconsidérer les formes d'organisation sur les marchés de l'électricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Finon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Defeuilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 197-198 (2011-1/2), pp.81-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00819113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation des crises financières : l'exemple des subprimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la gendarmerie nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 240, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00782410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des critères d'application de la théorie des facilités essentielles dans le cadre de la politique de concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (2011-4), pp.197-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence numérique et risques de forclusion des marchés : Quel partage des rôles entre politiques de concurrence et régulation sectorielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-2011, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de propriété intellectuelle et théorie des facilités essentielles : les divergences transatlantiques en matière de politiques de concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 129-130, pp.277-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats public-privé, crise financière et refinancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010-1, pp.62-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles de concurrence, clauses d'exclusivité et sécurité juridique: le cas de l'iPhone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°2010-2, volume 68 (68), pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique des aides publiques versées par les aéroports régionaux aux compagnies low cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 2010/3-4, pp.529-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application de la théorie des facilités essentielles dans la décision du Conseil de la concurrence Voyages-scnf.com : Une analyse économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la concurrence ou protéger les concurrents ? L'affaire Intel en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-4, pp. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libérer la croissance en supprimant les barrières réglementaires à l'entrée : le rapport Attali et l'équipement commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de concurrence sont-elles réductibles à de la théorie économique appliquée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imputabilité des infractions et l'efficacité des sanctions dans le cadre d'ententes impliquant des organisations syndicales professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du droit est-elle une théorie scientifique du droit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification des comptes de l'Etat: principes, enjeux et difficultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, p. 135-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répression des ententes anticoncurrentielles dans les marchés publics : quelle balance des intérêts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et sanction des ententes anticoncurrentielles : l'éclairage de l'analyse économique du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation des firmes automobiles et aides publiques : Une analyse des décisions de la Commission européenne relative aux aides publiques en faveur des constructeurs automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté de droit, économie et administration de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°6, p.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rappels dans le secteur automobile : une analyse en termes d'investissements réputationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°3, pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la réglementation : une lecture économico-juridique du secteur électrique et des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, accepté. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeler ou ne pas rappeler ? L'affaire Mitsubishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile &amp; Composants, Groupe Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 200, p.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; chaînon manquant &amp;quot; des contrats publics : les partenariats public-privé, entre marchés publics et délégation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Trosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (4), pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concentration du pouvoir économique depuis la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation et Centre Cournot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 41, pp.44, 2020, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence au secours de l'économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Fauves, pp.102, 2019, Le droit fil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence au secours de l'économie numérique : conséquences attendues pour le consommateur, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Holtzer Costedoat. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauves Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-302-0290-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Makes Public-Private Partnerships Work? An Economic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bensaïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Cournot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, juin 2014 (27), 2014, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et limites des PPP - une analyse économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Touffut. Centre Cournot, 27, pp.77, 2014, Prisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité des marches bancaires et financiers à l’épreuve de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier - Mélanges AEDBF France IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IX, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.430-438, 2026, 9782850340420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05443446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing DMA and DSA in France: Analysis of the Institutional Architecture and Regulatory Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Decarolis, Barbara Marchetti, Lucia Torchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EU Digital Regulation and its Impact on Member States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-276, 2026, European Union and its Neighbours in a Globalized World, 978-3-032-06489-9. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-06490-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and revolution of market for legal services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">de Caria Riccardo and Martinelli Silvia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-Proof Legal Services - How Innovation, Legal Tech and AI Have Been Reshaping the Legal Market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hart Publishing, 2025, 9781509987009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling private economic power: lessons learned from the US experience in the first decades of the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yearbook of Antitrust and Regulatory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18 (31), pp.1-28, 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7172/1689-9024.YARS.2025.18.31.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05286836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique : enjeux en termes de protection du consommateur et de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Sébatien Vayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et sciences humaines et sociales – regards pluriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50029-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05078555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits économiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Türk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les droits et libertés numériques – Nouvelle catégorie ou nouvelle génération de droits fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LGDJ Lextenso, pp.83-97, 2025, Droit et Société, 2275161503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05116909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition : The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04832472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Justin Lindeboom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cambridge Handbook on Theoretical Foundations of Antitrust and Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to regulate AI? The Inspiration of Economic Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Castets-Renard; Jessica Eynard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Law: Between Sectoral Rules and Comprehensive Regime – Comparative Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-306, 2023, 9782802772248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la donnée : Ecosystèmes numériques, algorithmes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Bruguière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence d’un droit des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre - Dalloz, pp. 21-51, 2023, 978-2-247-22367-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Compliance Programs in International Competitiveness: A Competition Law and Economics Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compliance Monumental Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRUYLANT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-388, 2023, Compliance &amp; Regulation, 9782802770794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques algorithmiques et antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Mezaguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit antitrust de l’Union européenne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions de l'Université de Bruxelles, pp.357-391, 2022, Les dispositions générales, 978 2 8004 1796 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Originalism of American Federal Judges or the Establishment of Constitutional Foundations for Economic Liberalism Since the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Lévy; Nathalie Champroux; Selma Josso; Alexis Chommeloux; Stéphane Porion; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anglo-American Model of Neo-Liberalism of the 1980s: Construction, Development and Dissemination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2022, 978-3-031-12073-2. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-12074-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche plus économique en droit antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehdi Mezaguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit antitrust de l’Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Editions de l'Université de Bruxelles, pp.229-273, 2022, Les dispositions générales, 978 2 8004 1796 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits numériques économiques – Une perspective de droit économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les libertés numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des programmes de conformité à la compétitivité internationale une perspective concurrentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les buts monumentaux de la compliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-400, 2022, 9782247214723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventions de l’Etat et politique de concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Bessy; Claude Didry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie est un science réflexive – chômage, convention et capacité dans l’œuvre de Robert Salais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-236, 2022, 978-2-7574-3686-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réguler l’IA ? L’inspiration du droit économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Teller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un droit de l’intelligence artificielle : entre règles sectorielles et régime général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des normes comptables publiques vers des référentiels privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bessy, T. Delpeuch et J. Pélisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-328, 2022, 9782275109206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03791117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Évolution des politiques de concurrence en droit de l’UE : de la Wettbewerbsordnung ordolibérale à la More Economic Approach néolibérale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Grégoire; Xavier Miny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Idea of Economic Constitution in Europe – Genealogy and Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 298-343, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-04-51933-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une comparaison des sanctions en droit financier, droit des données personnelles et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gregory Voss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréhier Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier : mélanges AEDBF France VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Banque Editions, pp.379-387, 2022, 9782850340291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Chagny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation, dependence, and eviction: how platform-to-business coopetition relationships should be addressed in mobile telephony ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gal; Michal and Bosco; David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges to Assumptions in Competition Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.2-22, 2021, ASCOLA Competition Law series, 9781839109065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recapitaliser les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soutenir et relancer l'économie française en période de crise sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 87, OFCE, pp.11-14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Regulation Challenges in Digital Markets: How to Tackle the Issue of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Molan Gaban and Vinicius Klein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concorrência e Inovaçãos: Reflexões e Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109-141, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto Brasileiro de Concorrência e Inovaçãos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9786599653605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The redesign of electricity markets under EU influence: The capacity mechanism in France and Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bolton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janette Webb, Faye Wade, Margaret Tingey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Energy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-96, 2021, 9781839100710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie de la covid-19 : essai de chronologie d’un premier acte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Ringlé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des affaires, instrument de gestion et de sortie de crise – les entreprises à l’épreuve de la pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-34, 2021, 9782275091143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit économique au 21ème siècle : notions et enjeux, LGDJ, collection Droit &amp; Economie pp.237-273, décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-273, 2020, Droit et économie, 978-2-275-07673-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03065515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State aid to low-cost airlines: Worthwhile if durable?”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A., Nicole Adler N., Niemeier H.-M., Betancor O., Pais Antunes A., Bilotkach V., Calderón E.J., Martini G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air Transport and Regional Development Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 9780367533144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02948872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et droit de la concurrence : le risque de verrouillage des silos verticaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova, Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et objets connectés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2807920551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02944522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’un économiste: de l’activation de la théorie des facilités essentielles dans l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'articulation des droits de propriété intellectuelle et du droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz, collection Thèmes et Commentaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-247-18886-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Internet, vos traces valent de l’or !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation la Main à la Pâte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Vila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ, collection Droit et Economie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-152, 2018, Régulation et jeux d'argent et de hasard, 978-2-275-05607-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociated proceedings in UE competition law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encycolopedia of law and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective d'économie institutionnelle du droit sur les accords de composition administrative de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Rezaee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Daigre et Bertrand Bréhier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Bancaire et Financier - VII èmes Mélanges AEDBF France, Revue Banque éditions,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Banque éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-325, 2018, 978-2-86325-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociated Procedures in EU Competion Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mezaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano, Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4614-7883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des contrats publics complexes de long terme à l’épreuve des imperfections informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Muller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Commande publique, un levier pour l’action publique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.25-40, 2018, 978-2-247-17792-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01940644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Facilities Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Marciano; Giovanni Battista Ramello. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPRINGER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-1-4614-7883-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01896969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique – Finances Publiques Orsoni G., ed., 2nde édition, Economica, septembre 2017, Paris,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-396., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole de Chicago (approche économique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.477-480, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-72, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des plateformes : dissipation ou concentration de la rente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irina Parachkévova; Marina Teller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle régulations pour l’économie collaborative? Un défi pour le droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.125-144, 2017, Quelle régulations pour l’économie collaborative? Un défi pour le droit économique, 978-2-247-17602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilités essentielles (approches économique et juridique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Castets-Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.541-547, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenariats Public-Privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique – Finances Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.670-673, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de la prospérité : le travail, la rente ou la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 400 (septembre-octobre 2017), La Documentation Française, pp.8-14, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution n’a-t-elle pas eu lieu ? De la place de l’analyse économique dans le contentieux concurrentiel européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacobbo-Peyronnel V. et Verdure C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contentieux du droit de la concurrence de l’Union européenne – Questions d’actualité et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRUYLANT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-79, 2017, 2802757172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions réglementées du droit et aiguillon concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcou G., Blanc F., Delion A. et Vidal L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme des professions réglementées : Etudes de la loi pour la croissance, l'activité et l'égalité des chances économiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-157, 2017, Collection Bibliothèque de l'IRJS - André Tunc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaillance de marché (approche économique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornu M., Orsi F. et Rochfeld J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des biens communs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338-341, 2017, 978-2-13-065411-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bazex M., Eckert G., Lanneau R., Le Berre C., du Marais B. et Sée A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des régulations 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEXISNEXIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.571-575, 2016, 9782711022533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01262169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé sont-ils réellement des instruments de maîtrise des risques budgétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Regourd S. et Rapp L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du contrat de partenariat au marché de partenariat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-52, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des conditions de financement des contrats de PPP : toujours un modèle de financement privé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie des partenariats public-privé – Développements théoriques et empiriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-140, 2015, 2804190145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01215674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de sanctions prononcées par les autorités de régulation et la gestion par les entreprises de l’aléa quasi-judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deharo G., Madanamoothoo A. et Point S.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques en entreprise : dialogues entre la gestion et le droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Francophones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-220, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01183942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et pratique décisionnelle de la Commission des Sanctions de l'Autorité des Marchés Financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Maroger J., Kirat T. et Boiteau C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et crise financière - régulation et règlement des conflits en matière bancaire et financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-204, 2015, 2802751514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01207478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques européennes de concurrence et économie sociale de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Solis-Potvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs communes dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 341-377, 2014, 9782802736059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La evaluación de impacto regulatorio : una perspectiva ecónomico-política - Comentarios a la tesis del professor Ogus desde la perspectiva del análisis ecónomico del Derecho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auby J.-B y Perroud T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Evaluación de Impacto Regulatorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Administración Pública, Global Law Press - Editorial Derecho Global, pp.93-116, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Impact Assessment: A Politico-Economic Perspective - Some Comment's on Professor Ogus' Paper From a Law and Economics Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">uby J.-B and Perroud T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Impact assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Administración Pública, Global Law Press - Editorial Derecho Global, pp.73-92, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00964951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barèmes des sanctions pécuniaires prononcées par l'Autorité des marchés financiers et l'Autorité de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.131-148, 2014, Thèmes et Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité peut-elle avoir des effets anticoncurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial-Braz N. et Zolynski C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.71-89, 2013, Collection Droit &amp; Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds publics d'investissement stratégique à l'épreuve du contrôle européen des aides d'Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Granier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fonds d'investissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lamy réflexe droit, pp.330-352, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de forum- shopping et de law- shopping en droit de la concurrence : applications aux contentieux entre AMD et Intel (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Masson A., de Beaufort V., Bouthinon-Dumas H. et Jenny F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.253-288, 2013, Droit, management &amp; stratégies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartel and Monopoly Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bouthinon-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dietrich Michael and Krafft Jackie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the economics and theory of the firm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.485-497, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et politique industrielle: analyse de logiques distinctes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viviane de Beaufort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises stratégiques nationales et modèles économiques européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.131-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la notion de responsabilité particulière de l'opérateur dominant dans la politique de concurrence européenne: quelles conséquences sur les libertés économiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potvin-Solis Laurence et Ueda Hiromi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de marché, droits et libertés et valeurs communes en Europe et en Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Chaire Jean Monnet Université de Lorraine, pp.181-204, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Essential Facilities Doctrine in European Competition Policy : The Case of Energy Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glachant J-M, Finon D., Hauteclocque (de) A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition, Contracts and Electricity Markets - A New Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.259-294, 2011, Loyola de Palacio Series on European Energy Policy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours en matière de marchés publics en France et aux Etats-Unis : une analyse juridique et économique / Remedies in the Field of Public Procurement Law in France and in the USA: a Legal and Economic Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lichère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weaver R.L. et Lichère F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recours et analyse économique / Remedies and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, Aix en Provence, pp.12-75, 2011, 9782731407402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la convergence des normes comptables publiques vers des référentiels privés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy C., Delpeuch T. et Pélisse J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-292, 2011, collection Droit et Société - Recherches et Travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00722882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau management public et la transformation des compétences dans la sphère publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Solis-Potvin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un modèle européen de fonction publique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.193-222, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de l'économie de la réglementation et du droit comparé : l'efficacité de la réglementation des marchés publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noguellou R. et Stelkens U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Comparé des Contrats Publics / Comparative Law on Public Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRUYLANT, pp.231-262, 2010, 9782802730224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'application de la théorie des facilités essentielles aux droits de propriété intellectuelle favorise-t-elle des stratégies opportunistes de la part des firmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Masson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies juridiques des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.317, 2009, 9782804416553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse juridique à l'évaluation économique comparée du droit des contrats publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysios Kelesidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Uri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir : B. du Marais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agences de notation, immobilier et, contrats publics. Contributions sur l'attractivité économique du droit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.165-252, 2007, coll. perspectives sur la justice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00348263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurisprudence concurrentielle relative aux services publics : Les enseignements de l'analyse lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatel E., Kirat T. et Salais R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique et ses dispositifs : Institutions, Economie, Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.317-345, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-Unis : l’impact de l’originalisme des juges conservateurs à la Cour suprême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qk5y3pqs4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Industrie a-t-elle besoin de l'Union Européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne - Sophie Alsif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algorithmes vecteurs de pratiques anticoncurrentielles : vieilles questions économiques et nouvelles incertitudes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des plateformes : dissipation ou concentration de la rente?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 28p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de PPP à l’épreuve des contentieux : Retours d’expériences sur le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des contrats publics complexes de long terme à l'épreuve des imperfections informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte par le droit des contraintes de financement des marchés de partenariats : Concilier flexibilité et maîtrise des engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de prix et discrimination parfaite : Une théorie concurrentielle en voie de trouver sa pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obligations à impact social : une nouvelle génération de PPP pour les politiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits et libertés fondamentaux à l'épreuve de L'efficacité économique: une application à La politique de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the devil off-balance sheet? Contingent liabilities and PPPs’ fiscal risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence comme levier de la politique industrielle dans la France de l’après-guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Didry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPPP - Risks and opportunities An economic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Brux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00990951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères environnementaux dans les contrats globaux immobiliers: Eléments de réflexions à partir de partenariats public-privé français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 37p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00822710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clauses environnementales dans les marchés publics : perspectives économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de forum-shopping et de law-shopping en droit de la concurrence : Applications aux contentieux entre AMD et Intel (2000-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00761127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de concurrence européenne face aux droits et libertés des entreprises dominantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 39p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comptabilisation des contrats de Private Finance Initiative au Royaume-Uni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière et élévation du coût de la dette des collectivités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00784946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique pour le programme ACI &amp;quot;Normes, pratiques et régulation des politiques publiques&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés d'exécution des contrats de Private Finance Initiative britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCP Paradigm Revisited: What Structuralism Really Contributed to U.S. Antitrust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équilibre économique des aéroports secondaires européens à l’épreuve des dynamiques de concurrence fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les risques de parallélisme de comportements par développeur commun : De la constatation des limites des règles de concurrence au retour du Nouvel Instrument Concurrentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proper Scope of Antitrust: Behavioural Remedies Between Competition Law Enforcement and Regulatory Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05327874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Capitalism and Constitutional Doctrine. Originalism in the U.S. Federal Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04941828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition Law Enforcement in Dynamic Markets: Proposing a Flexible Trade-off between Fines and Behavioural Injunctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Vannuccini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Behavioral Merger Remedies in Turbulent Markets: A Framework for Dynamic Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05087373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Pricing and Competition: Balancing Efficiency and Consumer Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des DMA et DSA en France : analyse de l’architecture institutionnelle et des dynamiques de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05016957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'Union Européenne en matière de contrôle des subventions étrangères - quels enseignements pour la Nouvelle Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05295250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data and Computing Power: The New Frontiers of Competition in Generative AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05295270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Control of Data and Compute in Generative AI: A New Paradigm of Competitive Advantage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05272052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Artificial Intelligence and revolution of market for legal services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04872573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des droits audiovisuels du football et équilibre économique des clubs professionnels - Impacts d’une concurrence croissante inter-sports et intra-sport pour la Ligue 1 de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04398755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité économique de la distinction ex post / ex ante en matière de concurrence et de régulation dans le secteur numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante versus Ex-post in Competition Law Enforcement: Blurred Boundaries and Economic Rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04604840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collusions algorithmiques : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04578767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerialism versus free and fair competition: The economists’ aggiornamento on the Sherman Act on the eve of the 1932 elections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04761087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and Competition Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04763179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes algorithmiques dans le secteur immobilier : Un exemple de collusion en étoile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle générative et actifs concurrentiels critiques : discussion de l’essentialité des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04534327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In The Light Of Dynamic Competition: Should We Make Merger Remedies More Flexible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques européennes en faveur d’un cloud souverain : fondements, modalités de mise en œuvre et évaluation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie de la donnée : écosystèmes numériques, algorithmes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre la législation européenne sur les marchés numériques (Digital Markets Act) et le droit de la concurrence ? Réflexions à partir de l’histoire des Sherman Act et FTC Act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation with a public interest, between antitrust laws and regulation: Lessons from the U.S. experience of the first decades of the 20th century for online ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-installations, biais de statu quo et consolidation de la dominance : Les enseignements de l’arrêt du Tribunal de l’U.E. dans l’affaire Google Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03881543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques anticoncurrentielles algorithmiques : une revue de littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Economics Was Marketed in a Hostile World: the institutionalization of the field in the United States from the immediate post-war period to the Reagan years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03124774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa's Abandoned Plan to Acquire Plaid: What Could Have Been a Textbook Case of a Killer Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and Regulatory Challenges in Digital Markets: How to Tackle the Issue of Self-Preferencing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concentration of digital markets: How to preserve the conditions for effective and undistorted competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03321697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Évolution des politiques de concurrence en droit de l’UE : de la Wettbewerbsordnung ordolibérale à la More Economic Approach néolibérale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visa Acquiring Plaid: A Tartan over a Killer Acquisition? Reflections on the risks of harming competition through the acquisition of startups within digital ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’originalisme des juges fédéraux américains, ou l’établissement de fondements constitutionnels au libéralisme économique depuis les années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Platforms' Information Concentration: From Keystone Players to Gatekeepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Exchange among Firms: The Coherence of Justice Brandeis' Regulated Competition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the First World War to the National Recovery Administration (1917-1935) - The Case for Regulated Competition in the United States during the Interwar Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03052417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the competitive process, not a competitive structure Reflections on the book by Nicolas Petit Big Tech and the Digital Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in the Second New Deal (1935-1941) (Revised Version),Montréal, Cahiers Scientifiques du CIRANO, 2020s-46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keystone Players and Complementors: An Innovation Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Market Manipulations: Ex-ante Evaluation in the Regulator's Arsenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Marcellis-Warin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Thelisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03041690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Emerging Consensus Among American Economists on Antitrust Laws in The Second New Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés bifaces saisis par le droit de la concurrence Réflexions sur la décision Android de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01977022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs économiques privés et ordre concurrentiel : Une application à l’économie numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation du secteur des jeux entre Charybde et Scylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix des services juridiques : entre défaillance de la réglementation et défaillance de marché ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L ' Europe de l' énergie : de la concurrence à la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Private Partnerships from Budget Constraints: Looking for Debt Hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01275217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides d'état aux aéroports regionaux : une analyse biface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation par contrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01123533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt général et concurrence. Les entités à but non lucratif à l'épreuve des règles européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01027432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Private Partnership from Budget Constraints: Looking for Debt Hiding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran-Phuong Tra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01091725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusivités sur les droits audio-visuels et politiques de concurrence : quels outils de régulation des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00614348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques budgétaires et fiscales allemandes et britanniques : Quels enseignements pour la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-perm Structures in PPP Contracts: Risks and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00686701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la crise : Quelles évolutions dans la mise en œuvre des règles de concurrence par la Commission européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Theory and Electrical public Utilities Organization in the first part of the twentieth century: French and US Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et industriels liés au recours aux partenariats public-privé dans le domaine spatial Une application : le contrat de Private Finance Initiative britannique Skynet V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action économique publique locale en matière de Réseaux d'Intérêt Public dans le haut et le très haut débit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux partenariats public-privé dans les pays en développement : Les enjeux contractuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partenariats public-privé en matière de recherche-développement : Une analyse comparée France – Royaume-Uni – Etats-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas Enron : les enseignements pour la réglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'approvisionnement électrique : Une nécessaire complémentarité institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Issues in Health: The Sud-Francilien Hospital Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in Global Issues in Public Administration 2022- Interrogating Public-Private Partnership: Case of French and European Emblematic projects, Korean Institute of Public Administration. 2023, pp.56-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04012732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour une économie mixte dans l’ordre concurrentiel européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil à la vie associative, Ministère de l'éducation, de la jeuness et des sports. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence et risque algorithmique : quelle régulation des algorithmes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Harnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Toledano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Gouvernance et Régulation - Université Paris Dauphine PSL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02441650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité a-t-elle des effets anti-concurrentiels ? Une perspective d'économie industrielle sur le cas Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Malavolti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLURALITE ET DYNAMIQUE DES CONVENTIONS DE REGLEMENTATION UNE ANALYSE ECONOMIQUE DE LA JURISPRUDENCE DU CONSEIL DE LA CONCURRENCE RELATIVE AU SECTEUR ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. École normale supérieure de Cachan - ENS Cachan, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementation et commande publique : Analyses économique et juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Nice Sophia Antipolis, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00270535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Fine Should Be Imposed to Intel for the So-called Naked Restrictions After the Annulation of the Part of the Decision Relating to Loyalty Rebates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Convergence of Antitrust Thought in the Late 1930s and Its Subsequent Collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Preferencing Theories Need To Account for Exploitative Abuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04087197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling dark patterns How to reasonably prevent consumer manipulation and competition distortions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Torregrossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04109558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive character of preinstallation conditions (MADA) and objective justification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domination de Google dans la publicité : ébranlée mais bien ancrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Torregrossa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03320523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Tools in Competition Law: Some legal and economic considerations, Competition forum, December 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universel (Service)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la Régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.204-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuse of Economic Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.art. n° 89161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated Anticompetitive Practices Based on Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_818-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-Based Anticompetitive Unilateral Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Warin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_791-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04216275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential Facilities Doctrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_659-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04201377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Political Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_793-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04181112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuse of Economic Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_792-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04216273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4ED96C"/>
+    <w:nsid w:val="24BFEC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9881-2036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederic.marty@gredeg.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hp.gredeg.cnrs.fr/frederic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2949948824000519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0144818825000201" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.391.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Marcellis-Warin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Warin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.761.0087" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Glaser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wargon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guimbaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch-Olivier Maistre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.242.0193" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745409v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ject.2024.10.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hasquenoph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294221085639" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167549v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartapanis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921216v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thelisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18359/prole.4722" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183595v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.342.0203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944506v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948728v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679343v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saussier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Phuong Tra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550627v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezaguer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Brux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0223" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127961v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122480v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022665v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2376" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753410v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639259v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614944v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614939v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819113v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defeuilley" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657719v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614952v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614956v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464409v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-cournot.org/img/pdf/prisme_fr/Prisme%20N%C2%B041%20Octobre%202020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385167v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Pellerin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fauves-editions.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=131" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988022v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bensa&#239;d" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cournot.org/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition.revue-banque.fr/ouvrage/droit-bancaire-et-financier-melanges-aedbf-france-ix/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442157v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-06490-5_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06490-5_10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078555v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/intelligence-artificielle-et-sciences-humaines-et-sociales/78929" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419748v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/compliance-monumental-goals-9782802770794.html" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306727v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gregory Voss" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704359v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704365v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775742v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-buts-monumentaux-de-la-compliance-9782247214723.html" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778510v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697541v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/63005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/droit-et-regulation-des-activites-economiques/9782275109206" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186345v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202013v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/challenges-to-assumptions-in-competition-law-9781839109065.html" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.co/xEWhDCfIl4?amp=1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475634v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bolton" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-energy-and-society-9781839100703.html" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-droit-des-affaires-instrument-de-gestion-et-de-sortie-de-crise/9782275091143" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944522v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Air-Transport-and-Regional-Development-Policies/Graham-Adler-Niemeier-Betancor-Antunes-Bilotkach-Calderon-Martini/p/book/9780367533144" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561204v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-articulation-des-droits-de-propriete-intellectuelle-avec-le-droit-de-la-concurrence-9782247188864.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985231v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/regulation-et-jeux-d-argent-et-de-hasard-9782275056074.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940644v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539558v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-reforme-des-professions-reglementees-9782919211685.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575973v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654971v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575974v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614873v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-finances-publiques-dictionnaire-encyclopedique-orsoni-gilbert,fr,4,9782717869521.cfm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575975v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579395v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465239v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/134740_2/contentieux-du-droit-de-la-concurrence-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279010v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133499_2/du-contrat-de-partenariat-au-marche-de-partenariat.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262169v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/4874-dictionnaire-des-regulations-2016/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/catalog/details//store/fr/book/978-3-8416-3290-6/les-risques-en-entreprise-:-dialogues-entre-la-gestion-et-le-droit" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132406_2/9782804190149-economie-des-partenariats-public-prive.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076354v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/127288_2/les-valeurs-communes-dans-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964945v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964951v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903346v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909242v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913593v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753305v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727681v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Hauteclocque" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641207v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479619v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733309v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184036v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne - Sophie Alsif" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937337v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665535v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659946v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659948v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403841v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270491v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208103v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990951v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673124v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761127v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557083v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784950v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163919v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472060v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872573v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224330v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272052v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016957v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199988v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295270v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295250v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733402v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534327v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781185v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578767v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167558v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059891v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881543v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693720v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227389v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227392v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227383v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321697v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086987v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029746v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034024v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029748v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041690v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977022v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620801v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273770v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275217v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166066v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01115048v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123533v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091725v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686701v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614348v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641987v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672308v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286530v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216143v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163921v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010371v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010365v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010370v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010364v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441650v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Toledano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874864v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270535v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442768v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109558v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Torregrossa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883710v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320523v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186055v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188475v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209318v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_818-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216275v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_791-1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201377v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_659-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216273v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_792-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-marty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9881-2036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075972123" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frederic.marty@gredeg.cnrs.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hp.gredeg.cnrs.fr/frederic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2949948824000519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0144818825000201" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Budzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Glaser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Wargon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guimbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch-Olivier Maistre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05026352v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2025.106264" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.391.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078571v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Marcellis-Warin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Warin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.761.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04705223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hasquenoph" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745409v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ject.2024.10.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861316v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441056.2024.2440228" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04753720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.242.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.373.0231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10245294221085639" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608451v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeclap/lpac005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mouton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003603X221082757" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kirat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.089.0003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Thelisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03893473v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartapanis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03327109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18359/prole.4722" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03329495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03443281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03383473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03159163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.171.0239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183595v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03410710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17835917211012326" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183581v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.342.0203" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0173" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Malavolti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02480762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reverdy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02988103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bouthinon-Dumas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Rezaee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.104.0071" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025472v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saussier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959502v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710769v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.5862" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01550627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528912v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voisin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653865v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Buso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran-Phuong Tra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442775v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mezaguer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326822v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Brux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.157.0223" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122480v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01127961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085007v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ali Aboulela Gaber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Malak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E Angelescu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3lc51438b" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851348v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838276v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690288v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660556v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gaubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667483v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2376" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614939v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639259v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00819113v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Finon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defeuilley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753410v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634315v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614956v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614952v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Trosa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033955v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-cournot.org/img/pdf/prisme_fr/Prisme%20N%C2%B041%20Octobre%202020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Pellerin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fauves-editions.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=131" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098418v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bensa&#239;d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-cournot.org/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988022v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition.revue-banque.fr/ouvrage/droit-bancaire-et-financier-melanges-aedbf-france-ix/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-06490-5_10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06490-5_10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419748v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286836v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7172/1689-9024.YARS.2025.18.31.6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05078555v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/intelligence-artificielle-et-sciences-humaines-et-sociales/78929" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116909v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Teller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832472v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828360v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/artificial-intelligence-law-9782802772248.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306727v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/en/compliance-monumental-goals-9782802770794.html" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704365v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12074-9_9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-buts-monumentaux-de-la-compliance-9782247214723.html" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100797150" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/droit-et-regulation-des-activites-economiques/9782275109206" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/63005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550329v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gregory Voss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/challenges-to-assumptions-in-competition-law-9781839109065.html" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186345v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.co/xEWhDCfIl4?amp=1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475634v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bolton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/research-handbook-on-energy-and-society-9781839100703.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186395v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/le-droit-des-affaires-instrument-de-gestion-et-de-sortie-de-crise/9782275091143" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065515v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948872v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Air-Transport-and-Regional-Development-Policies/Graham-Adler-Niemeier-Betancor-Antunes-Bilotkach-Calderon-Martini/p/book/9780367533144" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944522v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561204v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-articulation-des-droits-de-propriete-intellectuelle-avec-le-droit-de-la-concurrence-9782247188864.html" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761347v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/regulation-et-jeux-d-argent-et-de-hasard-9782275056074.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bibliotheque.revue-banque.fr/book/88816772" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896976v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referencework/10.1007/978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01940644v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896969v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-finances-publiques-dictionnaire-encyclopedique-orsoni-gilbert,fr,4,9782717869521.cfm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654971v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575975v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Castets-Renard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614875v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/134740_2/contentieux-du-droit-de-la-concurrence-de-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539558v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-reforme-des-professions-reglementees-9782919211685.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575973v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262169v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/4874-dictionnaire-des-regulations-2016/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279010v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133499_2/du-contrat-de-partenariat-au-marche-de-partenariat.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01215674v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132406_2/9782804190149-economie-des-partenariats-public-prive.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses-academiques.com/catalog/details//store/fr/book/978-3-8416-3290-6/les-risques-en-entreprise-:-dialogues-entre-la-gestion-et-le-droit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207478v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/133229_2/droit-et-crise-financiere.html" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076354v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.bruylant.larciergroup.com/titres/127288_2/les-valeurs-communes-dans-l-union-europeenne.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964945v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964951v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957439v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909242v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913593v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727681v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753305v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719094v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634321v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Hauteclocque" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615147v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lich&#232;re" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641207v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615149v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479619v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348263v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delion" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysios Kelesidis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Uri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733309v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qk5y3pqs4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184036v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne - Sophie Alsif" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balme" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Combe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937337v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515715v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500591v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659946v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659948v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665535v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403841v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270491v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403840v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208103v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00990951v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00822710v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673124v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557083v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784950v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784946v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406799v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163919v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499262v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472060v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224330v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327874v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04941828v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188484v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vannuccini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087373v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199988v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016957v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295250v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05295270v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272052v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872573v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398755v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781185v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604840v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04578767v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761087v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04763179v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733402v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04534327v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04230148v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059891v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693720v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511604v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881543v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124774v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991444v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405108v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321697v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227383v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029746v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031425v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086987v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086314v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052417v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034024v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991441v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029748v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041690v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195179v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784851v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620801v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273770v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01275217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01115048v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123533v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166066v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091725v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614348v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641987v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686701v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672308v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286530v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216143v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163921v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010365v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010370v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010371v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010364v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012732v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367954v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441650v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Toledano" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00874864v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011560v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270535v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087197v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04109558v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Torregrossa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883710v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320523v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186055v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188475v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209318v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_818-1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216275v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_791-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04201377v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_659-2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04181112v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_793-1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216273v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_792-1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>