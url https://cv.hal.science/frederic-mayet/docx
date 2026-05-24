--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Mayet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9995-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160311675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayet_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. First measurement of the confusion noise at the IRAM 30 m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05491359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overdense fireworks in GOODS-N: Unveiling a record number of massive dusty star-forming galaxies at z ∼ 5.2 with the N2CLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A214. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05492877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy cluster mass bias from projected mass maps: The Three Hundred-NIKA2 LPSZ twin samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A124. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint millimeter NIKA2 dusty star-forming galaxies: finding the high-redshift population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A232. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrostatic-to-lensing mass bias from resolved X-ray and optical-IR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey: Survey Description and Galaxy Number Counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panco2: a Python library to measure intracluster medium pressure profiles from Sunyaev-Zeldovich observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/astro.2212.01439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratification of ISM properties in the edge-on galaxy NGC 891 revealed by NIKA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Xilouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A7. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332 Hydrostatic mass and hydrostatic-to-lensing bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A28. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, pp.C1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731551e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate cosmic filament in the GJ526 field, mapped with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A23. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydrostatic and lensing cluster mass estimates: A pilot study in MACS J0647.7+7015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferragamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pelgrims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A65. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydrostatic mass bias in MUSIC clusters: application to the NIKA2 mock sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gianfagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.5115-5133. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chex-Mate Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2 – evidence for the mass growth of star-forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.4576-4596. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the merger dynamics of the most massive MaDCoWS cluster at $z = 1.2$ from a multi-wavelength mapping of its intracluster medium properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting NIKA2/XMM-Newton imaging synergy for intermediate-mass high-z galaxy clusters within the NIKA2 SZ large program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A93. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of the NIKA2 camera at the IRAM 30-m Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A71. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the mean pressure profile of galaxy clusters on the cosmological constraints from the $Planck$ tSZ power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (1), pp.784-796. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICM disturbances on the mean pressure profile of galaxy clusters: a prospective study of the NIKA2 SZ large program with MUSIC synthetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cialone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A21. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysics with the Spatially and Spectrally Resolved Sunyaev-Zeldovich Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mroczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustuv Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Sunyaev–Zel’dovich mapping with the NIKA2 camera: Implication of cluster substructures for the pressure profile and mass estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A112. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 large-field-of-view millimetre continuum camera for the 30 m IRAM telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A115. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrument non-parametric reconstruction of the electron pressure profile in the galaxy cluster CLJ1226.9+3332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcwilliam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A39. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A35. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NIKA view of two star-forming infrared dark clouds: Dust emissivity variations and mass concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric deprojection of NIKA SZ observations: Pressure distribution in the Planck-discovered cluster PSZ1 G045.85+57.71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A110. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing changes of dust properties along a chain of solar-type prestellar and protostellar cores in Taurus with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, pp.A52. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01337533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry at millimeter wavelengths with the NIKA camera: calibration and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.A34. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01383170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout technologies for directional WIMP Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Irastorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Guler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Asada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 662, pp.1-46. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01378972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the discovery reach of directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozorgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 627, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2016.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01277677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constraints from direct detection searches of supersymmetric dark matter in the light of null results from the LHC in the squark sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.035022 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.035022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution Sunyaev-Zel'dovich observations of MACS J1423.8+2404 with NIKA: multi-wavelength analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure distribution of the high-redshift cluster of galaxies CL J1226.9+3332 with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01074110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest NIKA results and the NIKA-2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monfardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (5-6), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-013-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of the electron drift velocity for upcoming directional Dark Matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (01), pp.P01013. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and calibration of the NIKA camera at the IRAM 30 m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of the thermal Sunyaev-Zel'dovich effect with Kinetic Inductance Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A66. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00880885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a co-rotating Dark Disk a threat to Dark Matter Directional Detection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718, pp.1171-1175. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00714579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy electron/recoil discrimination for directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 07, pp.020. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/07/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00694886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional track reconstruction for directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.006. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00670808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing neutralino dark matter in the MSSM & the NMSSM with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albornoz Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.055023. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.055023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00665012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the discovery potential of directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035006. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.035006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ${\mu}$TPC detector for the characterization of low energy neutron fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 678, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00680545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Monte Carlo analysis to constrain Dark Matter properties with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.075002. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00551960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Composition of Light Nuclei in Cosmic Rays: Results from AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.105. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/2/105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas detector developments for Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Iguaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druillole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P07002. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/07/P07002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00592427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for a directional dark matter detector and the status of current experimental efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Afshordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozorgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.1-51. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X10048172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion limits from data of directional Dark Matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.055011. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.055011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition electronics and reconstruction software for directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00490180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection as a strategy to discover galactic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 691, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00435846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global spectral energy distribution of the Crab Nebula in the prospect of the Planck satellite polarisation calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 711, pp.417-423. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00232668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a front end ASIC for Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 620, pp.470-476. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Composition and Energy Spectra of Light Nuclei in Cosmic Rays. Results from AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/1/329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00512768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid Xenon Positron Emission Tomograph for small animal imaging : first experimental results of a prototype cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 599, pp.275-283. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00331510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre point sources from the Archeops experiment: Very Cold Clumps in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 481, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray positron fraction measurement from 1 to 30 GeV with AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis method for time ordered data processing of dark matter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.761-768. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric dark matter search via spin-dependent interaction with $^{3}He$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 614, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GePEToS : A Geant4 Monte Carlo simulation package for Positron Emission Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.102-106. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.843161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of cosmic ray secondaries induced by the Mir Space Station using AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 234, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirage : a new iterative Map-Making code for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.729-739. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATE : a simulation toolkit for PET and SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.4543-4561. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/49/19/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpha Magnetic Spectrometer (AMS) on the International Space Station : Part I - results from the test flight on the space shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366, pp.331-405. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-1573(02)00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric dark matter with superfluid He3 (MACHe3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 538, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMS-01 aerogel threshold Cherenkov counter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buenerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 465, pp.306-317. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)00464-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptons in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 484, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00588-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 494, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01193-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of MACHe3, a project of superfluid $^{3}$He detector for direct dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 455, pp.554-563. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(00)00540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 490, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00970-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 472, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for antihelium in cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 461, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00874-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique nucléaire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2017, LMD Physique 9782807313514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01549678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique nucléaire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2015, LMD Physique, 9782804190736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Millimeter Dust Emission in Nearby Galaxies with NIKA2: the case of NGC2146 and NGC2976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ejlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00016, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAS/CEA Evolution of Dust in Nearby Galaxies (ICED): the spatially-resolved dust properties of NGC4254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00038, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first mean pressure profile estimate with the NIKA2 Sunyaev-Zeldovich Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for an all-sky millimetre survey at subarcminute resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interstellar medium of NGC 891 at millimeter wavelengths using the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00026, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the hydrostatic-to-lensing mass bias from resolved cluster masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00033, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic effects on the upcoming NIKA2 LPSZ scaling relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moyer-Anin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00032, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 observations of starless cores in Taurus and Perseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00027, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Sample and upcoming product public release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00040, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and dust emission profiles of IMEGIN galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nersesian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00034, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D scaling laws and projection effects in The300-NIKA2 Sunyaev-Zeldovich Large Program Twin Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferragamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00037, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 observations of dust grain evolution from star-forming filament to T-Tauri disk: Preliminary results from NIKA2 observations of the Taurus B211/B213 filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00035, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray spectroscopy for the characterization of uranium contamination in nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Allinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy. pp.07005, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328807005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Precise galaxy cluster physics for an accurate cluster-based cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00038, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for high-z DSFGs with NIKA2 and NOEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00006, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSZ2 G091: A massive double cluster at z ~ 0.822 observed by the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00003, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the millimetre emission in nearby galaxies: Analysis of the edge-on galaxy NGC 891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00023, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANCO2: A new software to measure pressure profiles from resolved thermal SZ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00024, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Emission in Galaxies at Millimeter Wavelengths: Cooling of star forming regions in NGC6946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ejlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00016, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Hundred–NIKA2 Sunyaev–Zeldovich Large Program twin samples: Synthetic clusters to support real observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00036, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332: Hydrostatic mass and hydrostatic-to-lensing bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00032, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the intracluster medium temperature in the era of NIKA2 and MUSTANG-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00043, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overdensity of SubMillimiter Galaxies in the GJ526 Field mapped with the NIKA2 Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00027, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic star formation with NIKA2 (GASTON): Filament convergence and its link to star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00037, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of magnetic fields in star-forming filaments: NIKA2-Pol commissioning results toward OMC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00002, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LPSZ-CLASH galaxy cluster sample: Combining lensing and hydrostatic mass estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00033, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive merging cluster PSZ2G091 as seen by the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Thuile, Italy. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Star Formation with NIKA2 (GASTON): Evidence of mass accretion onto dense clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00041, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the $Y_{500}-M_{500}$ scaling relation from the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00025, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crab nebula at 260 GHz with the NIKA2 polarimeter: Implications for the polarization angle calibration of future CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00042, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of NIKA2 investigation of the Sunyaev-Zel'dovich effect by using synthetic clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Silvia Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00008, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris disks around stars in the NIKA2 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 mapping and cross-instrument SED extraction of extended sources with Scanamorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2: A new population of cold massive sources discovered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00018, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster cosmology with the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00017, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the gas thermodynamic properties of the massive cluster merger MOO J1142$+$1527 at z = 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00026, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass galaxy cluster as a test-case study for the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00012, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing with NIKA2Pol from the IRAM 30m telescope: Early results on the commissioning phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00022, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the instrumental polarization of NIKA2-Pol at the IRAM 30m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00002, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword Observing the mm Universe with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00001, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological implications of a modified galaxy cluster pressure profile using the $Planck$ tSZ power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00025, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA polarimeter on science targets: Crab nebula observations at 150 GHz and dual-band polarization images of Orion Molecular Cloud OMC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00021, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA: a mm camera for Sunyaev-Zel’dovich science in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00016, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 instrument at 30-m IRAM telescope: performance and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, kurume, Japan. pp.916-922, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1884-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Performance and Cosmology Program with Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Thuile, Italy. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster cosmology with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop Dark Side of the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Annecy-Le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Internation Workshop on the Dark Side of the Universe (DSU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rencontres de Blois “Particle Physics and Cosmology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01571605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2: a millimeter camera for cluster cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Society Conference on High Energy Physics (EPS-HEP2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01559502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2, a dual-band millimetre camera on the IRAM 30 m telescope to map the cold universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.439 - 442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01471614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 commissioning campaign: performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 instrument, a dual-band kilopixel KID array for millimetric astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monfardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.816-823, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-016-1582-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution SZ observations with NIKA and NIKA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01292783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First polarised light with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.724-732, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-015-1340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 2: next-generation continuum/polarized camera at the IRAM 30 m telescope and its prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Many Facets of Extragalactic Radio Surveys: Towards New Scientific Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bologna, Italy. pp.016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution tSZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution cartography of galaxy clusters with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01232344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the discovery reach of directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Directional Detection of Dark Matter (CYGNUS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy squarks at LHC: a new paradigm for direct detection experiment comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01232301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Sunyaev-Zel'dovich observations at the IRAM 30-m telescope with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXth Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, La Thuile, Italy. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA 2012-2014 observation campaigns: control of systematic effects and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Astronomical Telescope + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.915302, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Particles, Strings and Cosmology (PASCOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for dark matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.012007, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/460/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00869338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the electron drift velocity for directional dark matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012006, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA instrument: results and perspectives towards a permanent KID based camera for the Pico Veleta observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. d'Addabbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Symposium on Space Terahertz Technology (ISSTT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the discovery reach of Dark Matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012013, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the TSZ effect with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00909183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of dark matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Patras Workshop on Axions, WIMPs and WISPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mainz, Germany. pp.211-214, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3204/DESY-PROC-2013-04/lamblin_jacob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIth Rencontres de Moriond Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Thuile, Italy. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1306.4173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µ-TPC: A future standard instrument for low energy neutron field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/animma.2013.6727945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: MIcro-tpc MAtrix of Chambers for dark matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012002, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching factor measurement in low pressure gas detector for directional dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.119-127, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion, discovery and identification of dark matter with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.67-75, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas detector developments for MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrer-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druillole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00622259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated front-end and readout electronics developments for real time 3D directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00623065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and measurement of neutron reference fields: the amande facility and MIMAC prototype as neutron detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.173-181, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00635806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of galactic dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Sources and Detection of Dark Matter and Dark Energy in the Universe (UCLA Dark Matter 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Los Angeles, United States. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of galactic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Marcel Grossmann Meeting (MG12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.870-872, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814374552_0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00404391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: a micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Identification of Dark Matter (IDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montpellier, France. pp.041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00505751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dark matter with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Identification of Dark Matter (IDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montpellier, France. pp.071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00505749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of monoenergetic low energy neutron fields with the µTPC detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crete, Greece. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition electronics and reconstruction software for real time 3D track reconstruction within the MIMAC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.C11003, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC: WIMP identification and track reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on large TPCs for Low Energy Rare Event Detection and Workshop on Neutrinos from Supernovae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.012015, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/309/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00556513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on large TPCs for Low Energy Rare Event Detection and Workshop on Neutrinos from Supernovae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.012014, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/309/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00556515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Topics in Astroparticle and Underground Physics (TAUP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. pp.012008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XLVth Rencontres de Moriond ElectroWeak Interactions and Unified Theories 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Thuile, Italy. pp.537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of non-baryonic dark matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Rencontres de Blois Particle Physics and Cosmology First results from the LHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Blois, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00512327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of a directional detector for non-baryonic dark matter search: MIMAC ( Micro-TPC Matrix of Chambers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Micro Pattern Gaseous Detectors (MPGD2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kolympari, Greece. pp.P11003, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/4/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00397135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas microTPC for direct dark matter search with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.012011, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/179/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : a microTPC detector for non-baryonic dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter. Observations; Experiments and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.263-268, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0936037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 Rencontres de Moriond 2009 - Electroweak Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, La Thuile, Italy. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel recoil nuclei detectors to qualify the AMANDE facility as a standard for mono-energetic neutron fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Higueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Nuclear Tracks in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.755-758, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2009.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy measurements with Helium Micromegas micro-TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.012012, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/179/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : A Micro-TPC Matrix of Chambers for direct detection of Wimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, -, France. pp.012012, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/65/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC-He3 : MIcro-tpc MAtrix of Chambers of He3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on the Identification of Dark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rhodes, Greece. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC-He3 : A Micro-TPC Matrix of Chambers of He3 for direct detection of Wimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Topics in Astroparticle and Underground Physics (TAUP 2005), Zaragoza, Sept. 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.154-156, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a liquid Xenon PET prototype module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Radiation Imaging Detectors (IWORID-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Grenoble, France. pp.225-228, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHe3: A new generation detector for non-baryonic dark matter direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on the Identification of Dark Matter IDM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, York, United Kingdom. pp.645-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpha Magnetic Spectrometer (AMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vienna Conference on Instrumentation 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Vienna, Austria. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The results of Alpha Magnetic Spectrometer (AMS) experiment in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Topics in Astroparticle and Underground Physics 7 TAUP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Assergi (L'Aquila), Italy. pp.179-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance results of the AMS-01 aerogel threshold Cerenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Blois 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Blois, France. pp.557-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project of a new detector for direct dark matter search : MACHe3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sources and Detection of Dark Matter in the Universe 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marina Del Rey, United States. pp.469-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A superfluid $^{3}He$ detector for direct dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Identification of Dark Matter IDM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, York, United Kingdom. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection indirecte de neutralinos du halo galactique avec AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Ballaruc-Les-Bains, France. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the thermal Sunyaev-Zel'dovich effect with Kinetic Inductance Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Zeldovich 100 Cosmology and Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th PATRAS Workshop on Axions, WIMPS and WISPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the SZ effect with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in Galaxy Cluster Survey (CLUSTER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01011902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpment of a µ-TPC detector as a standard instrument for low energy neutron field characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron and Ion Dosimetry Symposium (NEUDOS12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix en Provence, France. Radiation Protection Dosimetry, 161, pp.245-248, 2014, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of a 127 keV Neutron Field with a µ-TPC Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. IEEE Transactions on Nuclear Science, 61, pp.2090 - 2096, 2014, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2307093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µ-TPC: A future standard instrument for low energy neutron field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013 - 3 rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseilles, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School on Astro-Particle Physics (ISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 64 channel front end ASIC for 3D directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. 6, pp.C11016, 2011, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/11/C11016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : un détecteur gazeux directionnel de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la Société française de Physique (SFP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00404130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : Detection of low energy recoils for Dark Matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. EDP Sciences, 36, pp.321, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00374843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization Quenching Factor Measurement of Helium 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aerogel threshold Cerenkov data from AMS flight (STS-91)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buenerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection directe et indirecte de matière sombre supersymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection directionnelle de matière sombre galactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederic Mayet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9995-4792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160311675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayet_f_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey. First measurement of the confusion noise at the IRAM 30 m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A213. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202554530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05491359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overdense fireworks in GOODS-N: Unveiling a record number of massive dusty star-forming galaxies at z ∼ 5.2 with the N2CLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 705, pp.A214. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05492877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy cluster mass bias from projected mass maps: The Three Hundred-NIKA2 LPSZ twin samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A124. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faint millimeter NIKA2 dusty star-forming galaxies: finding the high-redshift population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-J Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A232. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrostatic-to-lensing mass bias from resolved X-ray and optical-IR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A147. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Cosmological Legacy Survey: Survey Description and Galaxy Number Counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 677, pp.A66. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panco2: a Python library to measure intracluster medium pressure profiles from Sunyaev-Zeldovich observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/astro.2212.01439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratification of ISM properties in the edge-on galaxy NGC 891 revealed by NIKA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Xilouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 679, pp.A7. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332 Hydrostatic mass and hydrostatic-to-lensing bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 671, pp.A28. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 664, pp.C1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731551e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03779039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate cosmic filament in the GJ526 field, mapped with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A23. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of hydrostatic and lensing cluster mass estimates: A pilot study in MACS J0647.7+7015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferragamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pelgrims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 661, pp.A65. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202140276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the hydrostatic mass bias in MUSIC clusters: application to the NIKA2 mock sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gianfagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Yepes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (4), pp.5115-5133. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chex-Mate Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ettori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2 – evidence for the mass growth of star-forming clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.4576-4596. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the merger dynamics of the most massive MaDCoWS cluster at $z = 1.2$ from a multi-wavelength mapping of its intracluster medium properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 893 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting NIKA2/XMM-Newton imaging synergy for intermediate-mass high-z galaxy clusters within the NIKA2 SZ large program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 644, pp.A93. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and performance of the NIKA2 camera at the IRAM 30-m Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A71. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02612066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the mean pressure profile of galaxy clusters on the cosmological constraints from the $Planck$ tSZ power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (1), pp.784-796. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ICM disturbances on the mean pressure profile of galaxy clusters: a prospective study of the NIKA2 SZ large program with MUSIC synthetic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cialone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A21. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysics with the Spatially and Spectrally Resolved Sunyaev-Zeldovich Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Mroczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustuv Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0581-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Sunyaev–Zel’dovich mapping with the NIKA2 camera: Implication of cluster substructures for the pressure profile and mass estimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A112. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrument non-parametric reconstruction of the electron pressure profile in the galaxy cluster CLJ1226.9+3332</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mcwilliam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.A39. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 large-field-of-view millimetre continuum camera for the 30 m IRAM telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 609, pp.A115. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 150 GHz polarization observations of the Crab nebula and its spectral energy distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 616, pp.A35. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NIKA view of two star-forming infrared dark clouds: Dust emissivity variations and mass concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. W. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01337533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric deprojection of NIKA SZ observations: Pressure distribution in the Planck-discovered cluster PSZ1 G045.85+57.71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A110. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01349507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing changes of dust properties along a chain of solar-type prestellar and protostellar cores in Taurus with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Palmeirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 604, pp.A52. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry at millimeter wavelengths with the NIKA camera: calibration and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.A34. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01383170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readout technologies for directional WIMP Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. G. Irastorza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Guler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Asada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 662, pp.1-46. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01378972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the discovery reach of directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozorgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 627, pp.1-49. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2016.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01277677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting constraints from direct detection searches of supersymmetric dark matter in the light of null results from the LHC in the squark sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (3), pp.035022 </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.93.035022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01267148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution Sunyaev-Zel'dovich observations of MACS J1423.8+2404 with NIKA: multi-wavelength analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A122. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01219659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure distribution of the high-redshift cluster of galaxies CL J1226.9+3332 with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A12. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01074110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest NIKA results and the NIKA-2 project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monfardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 176 (5-6), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-013-0985-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of the electron drift velocity for upcoming directional Dark Matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (01), pp.P01013. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/9/01/P01013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00821779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and calibration of the NIKA camera at the IRAM 30 m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A9. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First observation of the thermal Sunyaev-Zel'dovich effect with Kinetic Inductance Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 569, pp.A66. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00880885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a co-rotating Dark Disk a threat to Dark Matter Directional Detection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 718, pp.1171-1175. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2012.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00714579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy electron/recoil discrimination for directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 07, pp.020. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/07/020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00694886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional track reconstruction for directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 04, pp.006. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2012/04/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00670808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the discovery potential of directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.035006. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.035006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00637856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing neutralino dark matter in the MSSM & the NMSSM with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Albornoz Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85, pp.055023. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.85.055023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00665012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ${\mu}$TPC detector for the characterization of low energy neutron fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 678, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00680545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov Chain Monte Carlo analysis to constrain Dark Matter properties with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.075002. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.83.075002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00551960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Composition of Light Nuclei in Cosmic Rays: Results from AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736, pp.105. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/2/105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00600263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas detector developments for Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Iguaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druillole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.P07002. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/07/P07002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00592427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for a directional dark matter detector and the status of current experimental efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Afshordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. R. Battat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozorgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.1-51. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217751X10048172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00429935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection as a strategy to discover galactic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 691, pp.156-162. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00435846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global spectral energy distribution of the Crab Nebula in the prospect of the Planck satellite polarisation calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 711, pp.417-423. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00232668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion limits from data of directional Dark Matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.055011. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.82.055011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00493110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition electronics and reconstruction software for directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 622, pp.207-214. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00490180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a front end ASIC for Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 620, pp.470-476. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2010.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Composition and Energy Spectra of Light Nuclei in Cosmic Rays. Results from AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 724, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/724/1/329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00512768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liquid Xenon Positron Emission Tomograph for small animal imaging : first experimental results of a prototype cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rossetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 599, pp.275-283. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00331510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre point sources from the Archeops experiment: Very Cold Clumps in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 481, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray positron fraction measurement from 1 to 30 GeV with AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 646, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00135938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis method for time ordered data processing of dark matter experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Winkelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 453, pp.761-768. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20054704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersymmetric dark matter search via spin-dependent interaction with $^{3}He$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 614, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GePEToS : A Geant4 Monte Carlo simulation package for Positron Emission Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Collot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 52, pp.102-106. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2004.843161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of cosmic ray secondaries induced by the Mir Space Station using AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 234, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2005.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirage : a new iterative Map-Making code for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.729-739. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20035920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GATE : a simulation toolkit for PET and SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Assie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49, pp.4543-4561. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9155/49/19/007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpha Magnetic Spectrometer (AMS) on the International Space Station : Part I - results from the test flight on the space shuttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 366, pp.331-405. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-1573(02)00013-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for supersymmetric dark matter with superfluid He3 (MACHe3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 538, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(02)02003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMS-01 aerogel threshold Cherenkov counter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buenerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 465, pp.306-317. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)00464-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptons in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 484, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00588-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 494, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01193-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of MACHe3, a project of superfluid $^{3}$He detector for direct dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 455, pp.554-563. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(00)00540-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 490, pp.27-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00970-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons in near earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 472, pp.215-226. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)01427-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for antihelium in cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 461, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(99)00874-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique nucléaire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2017, LMD Physique 9782807313514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01549678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique nucléaire appliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2015, LMD Physique, 9782804190736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (109)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Millimeter Dust Emission in Nearby Galaxies with NIKA2: the case of NGC2146 and NGC2976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ejlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00016, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IAS/CEA Evolution of Dust in Nearby Galaxies (ICED): the spatially-resolved dust properties of NGC4254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00038, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the first mean pressure profile estimate with the NIKA2 Sunyaev-Zeldovich Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hanser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for an all-sky millimetre survey at subarcminute resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00014, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the hydrostatic-to-lensing mass bias from resolved cluster masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Bartalucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00033, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interstellar medium of NGC 891 at millimeter wavelengths using the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00026, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Sample and upcoming product public release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00040, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic effects on the upcoming NIKA2 LPSZ scaling relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moyer-Anin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00032, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 observations of starless cores in Taurus and Perseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00027, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 observations of dust grain evolution from star-forming filament to T-Tauri disk: Preliminary results from NIKA2 observations of the Taurus B211/B213 filament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Nguyen-Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00035, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D scaling laws and projection effects in The300-NIKA2 Sunyaev-Zeldovich Large Program Twin Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D de Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferragamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00037, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar and dust emission profiles of IMEGIN galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nersesian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00034, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202429300034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-ray spectroscopy for the characterization of uranium contamination in nuclear decommissioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guy Allinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy. pp.07005, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328807005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for high-z DSFGs with NIKA2 and NOEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00006, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 Sunyaev-Zeldovich Large Program: Precise galaxy cluster physics for an accurate cluster-based cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00038, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSZ2 G091: A massive double cluster at z ~ 0.822 observed by the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00003, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the millimetre emission in nearby galaxies: Analysis of the edge-on galaxy NGC 891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Katsioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00023, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANCO2: A new software to measure pressure profiles from resolved thermal SZ observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00024, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Emission in Galaxies at Millimeter Wavelengths: Cooling of star forming regions in NGC6946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ejlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00016, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-probe analysis of the galaxy cluster CL J1226.9+3332: Hydrostatic mass and hydrostatic-to-lensing bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00032, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Three Hundred–NIKA2 Sunyaev–Zeldovich Large Program twin samples: Synthetic clusters to support real observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paliwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00036, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overdensity of SubMillimiter Galaxies in the GJ526 Field mapped with the NIKA2 Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00027, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LPSZ-CLASH galaxy cluster sample: Combining lensing and hydrostatic mass estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00033, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the intracluster medium temperature in the era of NIKA2 and MUSTANG-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00043, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic star formation with NIKA2 (GASTON): Filament convergence and its link to star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00037, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the role of magnetic fields in star-forming filaments: NIKA2-Pol commissioning results toward OMC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00002, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic Star Formation with NIKA2 (GASTON): Evidence of mass accretion onto dense clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00041, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive merging cluster PSZ2G091 as seen by the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, La Thuile, Italy. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the $Y_{500}-M_{500}$ scaling relation from the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Artis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miren Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00025, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crab nebula at 260 GHz with the NIKA2 polarimeter: Implications for the polarization angle calibration of future CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Italy. pp.00042, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202225700042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris disks around stars in the NIKA2 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00015, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 mapping and cross-instrument SED extraction of extended sources with Scanamorphos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00024, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of NIKA2 investigation of the Sunyaev-Zel'dovich effect by using synthetic clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco de Petris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Sembolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Silvia Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00008, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GASTON: Galactic Star Formation with NIKA2: A new population of cold massive sources discovered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rigby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00018, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster cosmology with the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00017, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the gas thermodynamic properties of the massive cluster merger MOO J1142$+$1527 at z = 1.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00026, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-mass galaxy cluster as a test-case study for the NIKA2 SZ Large Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kéruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00012, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing with NIKA2Pol from the IRAM 30m telescope: Early results on the commissioning phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00022, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results on the instrumental polarization of NIKA2-Pol at the IRAM 30m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ajeddig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00002, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword Observing the mm Universe with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00001, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA polarimeter on science targets: Crab nebula observations at 150 GHz and dual-band polarization images of Orion Molecular Cloud OMC-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00021, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological implications of a modified galaxy cluster pressure profile using the $Planck$ tSZ power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00025, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA: a mm camera for Sunyaev-Zel’dovich science in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm Universe @ NIKA2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France. pp.00016, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022800016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 instrument at 30-m IRAM telescope: performance and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, kurume, Japan. pp.916-922, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1884-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2 Performance and Cosmology Program with Galaxy Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Rencontres de Moriond on Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Thuile, Italy. pp.181-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster cosmology with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop Dark Side of the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Annecy-Le-Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Internation Workshop on the Dark Side of the Universe (DSU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2: a millimeter camera for cluster cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Society Conference on High Energy Physics (EPS-HEP2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01559502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ imaging of clusters of galaxies with the NIKA2 camera at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Rencontres de Blois “Particle Physics and Cosmology”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01571605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 commissioning campaign: performance and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01323053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA2 instrument, a dual-band kilopixel KID array for millimetric astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monfardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.816-823, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-016-1582-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01255791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA2, a dual-band millimetre camera on the IRAM 30 m telescope to map the cold universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.439 - 442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01471614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High angular resolution SZ observations with NIKA and NIKA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01292783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First polarised light with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Low Temperature Detectors (LTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.724-732, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-015-1340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01179608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIKA 2: next-generation continuum/polarized camera at the IRAM 30 m telescope and its prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ritacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Many Facets of Extragalactic Radio Surveys: Towards New Scientific Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bologna, Italy. pp.016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01218403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution tSZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Texas Symposium on Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01245352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the discovery reach of directional Dark Matter detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Directional Detection of Dark Matter (CYGNUS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01159721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution cartography of galaxy clusters with the NIKA2 camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01232344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy squarks at LHC: a new paradigm for direct detection experiment comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01232301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Sunyaev-Zel'dovich observations at the IRAM 30-m telescope with NIKA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXth Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, La Thuile, Italy. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA 2012-2014 observation campaigns: control of systematic effects and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Astronomical Telescope + Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montréal, Canada. pp.915302, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01010217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution SZ cartography of clusters of galaxies with NIKA at the IRAM 30-m telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Particles, Strings and Cosmology (PASCOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01346962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for dark matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. pp.012007, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/460/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00869338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the electron drift velocity for directional dark matter detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012006, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIKA instrument: results and perspectives towards a permanent KID based camera for the Pico Veleta observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. d'Addabbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Symposium on Space Terahertz Technology (ISSTT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00920593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the discovery reach of Dark Matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012013, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the TSZ effect with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française (SF2A 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00909183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of dark matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Patras Workshop on Axions, WIMPs and WISPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Mainz, Germany. pp.211-214, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3204/DESY-PROC-2013-04/lamblin_jacob⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00847639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIIth Rencontres de Moriond Very High Energy Phenomena in the Universe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Thuile, Italy. pp.227-230, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1306.4173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00835672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µ-TPC: A future standard instrument for low energy neutron field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/animma.2013.6727945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: MIcro-tpc MAtrix of Chambers for dark matter directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Directional Detection of Dark Matter (CYGNUS2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toyama, Japan. pp.012002, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/469/1/012002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00845415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching factor measurement in low pressure gas detector for directional dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.119-127, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track reconstruction with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.137-145, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusion, discovery and identification of dark matter with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.67-75, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas detector developments for MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ferrer-Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Attié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druillole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00622259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedicated front-end and readout electronics developments for real time 3D directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.129-136, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00623065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and measurement of neutron reference fields: the amande facility and MIMAC prototype as neutron detection system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.173-181, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00635806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of galactic dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on Sources and Detection of Dark Matter and Dark Energy in the Universe (UCLA Dark Matter 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Los Angeles, United States. pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00676686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00602016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of galactic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Marcel Grossmann Meeting (MG12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. pp.870-872, </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814374552_0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00404391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: a micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Identification of Dark Matter (IDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montpellier, France. pp.041</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00505751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of dark matter with directional detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Identification of Dark Matter (IDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Montpellier, France. pp.071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00505749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of monoenergetic low energy neutron fields with the µTPC detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Applications of Nuclear Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Crete, Greece. pp.192-199, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3665314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00609297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition electronics and reconstruction software for real time 3D track reconstruction within the MIMAC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. pp.C11003, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in directional detection of Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC: WIMP identification and track reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on large TPCs for Low Energy Rare Event Detection and Workshop on Neutrinos from Supernovae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.012015, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/309/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00556513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Symposium on large TPCs for Low Energy Rare Event Detection and Workshop on Neutrinos from Supernovae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. pp.012014, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/309/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00556515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC: A micro-tpc matrix for directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Directional Detection of Dark Matter (CYGNUS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Aussois, France. pp.25-31, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/1253004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00654248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Topics in Astroparticle and Underground Physics (TAUP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Munich, Germany. pp.012008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00620048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XLVth Rencontres de Moriond ElectroWeak Interactions and Unified Theories 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Thuile, Italy. pp.537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of non-baryonic dark matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Rencontres de Blois Particle Physics and Cosmology First results from the LHC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Blois, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00512327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of a directional detector for non-baryonic dark matter search: MIMAC ( Micro-TPC Matrix of Chambers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Micro Pattern Gaseous Detectors (MPGD2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kolympari, Greece. pp.P11003, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/4/11/P11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00397135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromegas microTPC for direct dark matter search with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.012011, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/179/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : a microTPC detector for non-baryonic dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter. Observations; Experiments and Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. pp.263-268, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/eas/0936037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00327366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel recoil nuclei detectors to qualify the AMANDE facility as a standard for mono-energetic neutron fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Higueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Nuclear Tracks in Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bologna, Italy. pp.755-758, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2009.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00343554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 Rencontres de Moriond 2009 - Electroweak Interactions and Unified Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, La Thuile, Italy. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00369083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Terascale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy measurements with Helium Micromegas micro-TPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France. pp.012012, </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/179/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00358696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : A Micro-TPC Matrix of Chambers for direct detection of Wimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Symposium on Large TPCs for Low Energy Rare Event Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, -, France. pp.012012, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/65/1/012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC-He3 : MIcro-tpc MAtrix of Chambers of He3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on the Identification of Dark Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rhodes, Greece. pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC-He3 : A Micro-TPC Matrix of Chambers of He3 for direct detection of Wimps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Topics in Astroparticle and Underground Physics (TAUP 2005), Zaragoza, Sept. 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Zaragoza, Spain. pp.154-156, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/39/1/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a liquid Xenon PET prototype module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Gallin-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Radiation Imaging Detectors (IWORID-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Grenoble, France. pp.225-228, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2006.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00024907v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACHe3: A new generation detector for non-baryonic dark matter direct detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on the Identification of Dark Matter IDM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, York, United Kingdom. pp.645-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpha Magnetic Spectrometer (AMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Vienna Conference on Instrumentation 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Vienna, Austria. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The results of Alpha Magnetic Spectrometer (AMS) experiment in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alpat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Anderhub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Topics in Astroparticle and Underground Physics 7 TAUP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Assergi (L'Aquila), Italy. pp.179-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance results of the AMS-01 aerogel threshold Cerenkov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Blois 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Blois, France. pp.557-559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project of a new detector for direct dark matter search : MACHe3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sources and Detection of Dark Matter in the Universe 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Marina Del Rey, United States. pp.469-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A superfluid $^{3}He$ detector for direct dark matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.M. Bunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on the Identification of Dark Matter IDM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, York, United Kingdom. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection indirecte de neutralinos du halo galactique avec AMS-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Ballaruc-Les-Bains, France. pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the thermal Sunyaev-Zel'dovich effect with Kinetic Inductance Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Zeldovich 100 Cosmology and Relativistic Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Matter directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Riffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th PATRAS Workshop on Axions, WIMPS and WISPs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01011891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the SZ effect with the NIKA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Comis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Directions in Galaxy Cluster Survey (CLUSTER 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01011902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developpment of a µ-TPC detector as a standard instrument for low energy neutron field characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neutron and Ion Dosimetry Symposium (NEUDOS12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix en Provence, France. Radiation Protection Dosimetry, 161, pp.245-248, 2014, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/ncu009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Measurement of a 127 keV Neutron Field with a µ-TPC Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. IEEE Transactions on Nuclear Science, 61, pp.2090 - 2096, 2014, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2307093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00842758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">µ-TPC: A future standard instrument for low energy neutron field characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2013 - 3 rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseilles, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional detection of Dark Matter with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School on Astro-Particle Physics (ISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00613149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 64 channel front end ASIC for 3D directional detection with MIMAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP-11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Vienna, Austria. 6, pp.C11016, 2011, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/6/11/C11016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00628337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : un détecteur gazeux directionnel de matière noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la Société française de Physique (SFP2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00404130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMAC : Detection of low energy recoils for Dark Matter search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dark Energy and Dark Matter conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lyon, France. EDP Sciences, 36, pp.321, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00374843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionization Quenching Factor Measurement of Helium 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Guillaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ranchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the aerogel threshold Cerenkov data from AMS flight (STS-91)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buenerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection directe et indirecte de matière sombre supersymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection directionnelle de matière sombre galactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00518176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId597"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E668072D"/>
+    <w:nsid w:val="DBA1454D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-mayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9995-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160311675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mayet_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05491359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05492877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Andres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346986" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Bing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bartalucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347584" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2212.01439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferragamo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelgrims" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gianfagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Petris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Yepes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Luca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sembolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab308" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rigby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02612066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2669" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sembolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cialone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nagai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Chluba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0581-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrianasolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731503" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcwilliam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731599" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732258" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731117" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01378972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Battat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Irastorza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aleksandrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Guler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.10.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01277677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Green" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozorgnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.02.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01267148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Riffard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Genest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.035022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527616" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425140" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0985-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423557" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/07/020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665012v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albornoz V&#225;squez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.055023" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.035006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allaoua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.075002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allaby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/2/105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00592427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Iguaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/07/P07002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahlen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Afshordi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X10048172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.055011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00490180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.07.035" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.06.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00232668v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/417" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.04.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/1/329" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.11.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Desert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078701" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. M. Bunkov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054704" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.03.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.843161" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yvon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035920" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderhub" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-1573(02)00013-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Bunkov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02003-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007898v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barancourt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buenerd" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)00464-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00588-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-441WVLND-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01193-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00540-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006367v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00970-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvisi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01427-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00874-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01549678v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247141v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ejlali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantoni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256672v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hanser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300024" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier D&#233;sert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catalano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leclercq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macias-Perez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482515v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Katsioli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529671v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyer-Anin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300032" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482519v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kramer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300027" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perotto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300040" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529658v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300034" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paliwal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Andr&#233;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Petris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferragamo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300037" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482527v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Nguyen-Luong" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salvador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morales" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328807005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554413v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700038" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411971v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551492v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700023" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554415v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ejlali" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436780v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliwal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700036" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436872v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700043" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442184v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700037" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479340v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436719v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700033" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668752v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700041" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433324v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436784v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700042" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448035v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruppin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Adam" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Silvia Baldi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475238v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lestrade" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Booth" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475371v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800024" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402467v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800018" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448034v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800017" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800026" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403753v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504640v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557838v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448033v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485072v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448030v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1884-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572026v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01571605v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01559502v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01471614v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323053v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255791v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1582-0" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292783v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1340-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218403v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01245352v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01232344v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01232301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966285v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010217v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055403" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346962v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869338v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/460/1/012007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845411v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012006" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920593v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Addabbo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845412v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909183v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847639v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3204/DESY-PROC-2013-04/lamblin_jacob" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835672v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1306.4173" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05101604v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/animma.2013.6727945" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012002" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602332v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602334v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253017" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602331v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253009" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrer-Ribas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253020" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623065v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253016" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J28FD1R2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676686v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602016v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404391v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374552_0080" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505749v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609297v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665314" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/11/C11003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009983v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556513v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/309/1/012015" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556515v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/309/1/012014" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654248v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253004" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620048v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462516v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397135v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/11/P11003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358694v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/179/1/012011" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327366v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936037" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369083v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343554v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Higueret" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebreton" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.10.066" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009996v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/179/1/012012" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136343v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/65/1/012012" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123276v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025182v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/036" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024907v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.086" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019951v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011243v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012106v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010859v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006953v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008968v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007686v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011902v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875875v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu009" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842758v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2307093" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05101188v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613149v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628337v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/11/C11016" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404130v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374843v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327052v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranchon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005209v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000898v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518176v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-mayet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9995-4792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160311675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mayet_f_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05491359v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. D&#233;sert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554530" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05492877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xiao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Andres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346986" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-J Bing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beelen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243887" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Pratt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pointecouteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bartalucci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347584" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346579" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/astro.2212.01439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katsioli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Xilouris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kramer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244981" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779039v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03953597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lestrade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657359v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferragamo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pelgrims" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Petris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gianfagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Petris" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Yepes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico de Luca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sembolini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab308" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rigby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peretto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcdonald" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brodwin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab8007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038933" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02612066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perotto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2669" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sembolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cialone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935059" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Mroczkowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nagai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustuv Basu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Chluba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sayers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0581-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcwilliam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731599" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrianasolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801993v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732258" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01349507v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Comis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629405" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582809v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmeirim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731117" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01383170v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catalano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629666" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01378972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. R. Battat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. G. Irastorza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aleksandrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Guler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Asada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.10.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01277677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Green" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozorgnia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.02.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01267148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Riffard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Genest" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.035022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01219659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527616" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01074110v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425140" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0985-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00821779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bosson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourrion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guillaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/01/P01013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423557" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00880885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2012.12.037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694886v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/07/020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2012/04/006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00637856v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.035006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albornoz V&#225;squez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.055023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00680545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golabek" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allaoua" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.03.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00551960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.83.075002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00600263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aguilar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcaraz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allaby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ambrosi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/2/105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00592427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Iguaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atti&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calvet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druillole" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/07/P07002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahlen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Afshordi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217751X10048172" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00435846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.06.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00232668v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/417" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00493110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.055011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00490180v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bouly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.07.035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437988v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2010.04.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512768v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/724/1/329" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00331510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallin-Martel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grondin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rossetto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Collot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.11.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Desert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078701" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.01.024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025878v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Winkelmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. M. Bunkov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054704" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023936v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.03.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000917v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2004.843161" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023879v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.01.015" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020307v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yvon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20035920" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021834v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Santin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Assie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/49/19/007" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011810v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Anderhub" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-1573(02)00013-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.M. Bunkov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Godfrin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02003-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007898v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barancourt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barao" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buenerd" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)00464-8" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00588-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-441WVLND-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007897v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01193-X" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005539v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(00)00540-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006367v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00970-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvisi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)01427-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(99)00874-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01549678v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247141v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ejlali" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Andr&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482533v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pantoni" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256672v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hanser" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300024" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier D&#233;sert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Calvo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Catalano" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leclercq" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Macias-Perez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300033" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482515v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Katsioli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256939v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Perotto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300040" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237393v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moyer-Anin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300032" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482519v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kramer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300027" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482527v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Nguyen-Luong" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300035" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529677v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paliwal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cui" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Andr&#233;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Petris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferragamo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300037" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529658v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nersesian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300034" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Salvador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchais" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P&#233;rot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Allinei" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morales" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328807005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ajeddig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700006" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554413v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700038" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447095v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551492v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700023" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447108v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian K&#233;ruzor&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Artis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mayet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554415v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ejlali" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436744v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700032" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436780v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paliwal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700036" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436787v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700027" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700033" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436872v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700043" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442184v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700037" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479340v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554395v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700041" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668752v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433324v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436784v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202225700042" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475238v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lestrade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Augereau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Booth" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800015" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475371v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roussel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800024" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448035v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ruppin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Adam" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Silvia Baldi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800008" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402467v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigby" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800018" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448034v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800017" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800026" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403753v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504640v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800022" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557838v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800001" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485072v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800021" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448033v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448030v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022800016" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572361v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1884-5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572026v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01559502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01571605v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01323053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01255791v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoit" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-016-1582-0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01471614v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01292783v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01179608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-015-1340-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01218403v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01245352v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01159721v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01232344v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01232301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966285v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01010217v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055403" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346962v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869338v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/460/1/012007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845411v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012006" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00920593v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Addabbo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845412v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012013" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00909183v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00847639v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamblin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3204/DESY-PROC-2013-04/lamblin_jacob" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835672v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1306.4173" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05101604v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maire" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/animma.2013.6727945" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00845415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/469/1/012002" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602332v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253015" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602334v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253017" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602331v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253009" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00622259v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrer-Ribas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253020" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00623065v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253016" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00635806v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-J28FD1R2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00676686v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00602016v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253001" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404391v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374552_0080" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505751v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00505749v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609297v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665314" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628336v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/11/C11003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009983v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556513v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/309/1/012015" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556515v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/309/1/012014" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654248v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1253004" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00620048v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462516v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00512327v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00397135v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/4/11/P11003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358694v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/179/1/012011" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00327366v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trichet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/0936037" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00343554v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Higueret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebreton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.10.066" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00369083v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009996v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00358696v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/179/1/012012" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136343v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/65/1/012012" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123276v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025182v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/39/1/036" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024907v2" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2006.01.086" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019951v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011243v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011551v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012106v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010859v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drezet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duhamel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006953v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008968v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01007686v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011891v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011902v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875875v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/ncu009" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00842758v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2307093" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05101188v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613149v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628337v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/6/11/C11016" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00404130v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00374843v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327052v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranchon" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005209v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000898v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00518176v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>