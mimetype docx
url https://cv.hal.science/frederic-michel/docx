--- v0 (2026-04-03)
+++ v1 (2026-04-30)
@@ -784,555 +784,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations for the Operation of Large Scale Helium Supercritical Loops Subjected to Pulsed Heat Loads in Tokamaks</w:t>
+                <w:t xml:space="preserve">Heat Load Estimator for Smoothing Pulsed Heat Loads on Supercritical Helium Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67, pp.54-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 67, pp.1147-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.06.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828843v1</w:t>
+                <w:t xml:space="preserve">hal-04828817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Load Estimator for Smoothing Pulsed Heat Loads on Supercritical Helium Loops</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">JT-60SA superconducting magnet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barabaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cucchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.06.178⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (8), pp.086001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/086001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828817v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JT-60SA superconducting magnet system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Cucchiaro</w:t>
+                <w:t xml:space="preserve">Cryogenic System for JT-60SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Natsume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaname Kizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Koide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/55/8/086001⟩</w:t>
+              <w:t xml:space="preserve">TEION KOGAKU (Journal of the Cryogenic Society of Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (12), pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2221/jcsj.50.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821274v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic System for JT-60SA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoshihiko Koide</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations for the Operation of Large Scale Helium Supercritical Loops Subjected to Pulsed Heat Loads in Tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEION KOGAKU (Journal of the Cryogenic Society of Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (12), pp.575-582. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.54-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2221/jcsj.50.575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828826v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual design of the JT-60SA cryogenic system</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Production of Superconducting Magnet Components for JT-60SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,471 +1722,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TF Magnet Mass Flow on Conductor Margin and on Cryogenic System of JT-60SA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic requirements for the JT-60SA Tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lacroix</w:t>
+                <w:t xml:space="preserve">D. Hitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Portafaix</w:t>
+                <w:t xml:space="preserve">Christine Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duchateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Lamaison</w:t>
+                <w:t xml:space="preserve">Valerie Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koji Kamiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177232⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, AIP Conf. Proc. 1434, 78–85 (2012), pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4706907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829964v1</w:t>
+                <w:t xml:space="preserve">hal-04827678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic requirements for the JT-60SA Tokamak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Michel</w:t>
+                <w:t xml:space="preserve">Investigations of pulsed heat loads on a forced flow supercritical helium loop – Part A: Experimental set up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bon-Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hitz</w:t>
+                <w:t xml:space="preserve">P. Charvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hoa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Koji Kamiya</w:t>
+                <w:t xml:space="preserve">J.-N. Cheynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (7-9), pp.340-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4706907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04827678v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of pulsed heat loads on a forced flow supercritical helium loop – Part A: Experimental set up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of TF Magnet Mass Flow on Conductor Margin and on Cryogenic System of JT-60SA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bon-Mardion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Bonnay</w:t>
+                <w:t xml:space="preserve">B. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charvin</w:t>
+                <w:t xml:space="preserve">C. Portafaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Cheynel</w:t>
+                <w:t xml:space="preserve">J. Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.4202004-4202004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2177232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829335v1</w:t>
+                <w:t xml:space="preserve">hal-04829964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced flow supercritical helium in a closed heat transfer loop subjected to pulsed heat loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Manufacturing of the Superconducting Magnet System for the JT-60SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weisend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3295,381 +3295,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commissioning of JT-60SA cryogenic system with active control to mitigate heat load fluctuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogénie du projet MYRRHA (Minerva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Hamada</w:t>
+                <w:t xml:space="preserve">Jean Marc Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuma Fukui</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEC 2020 - Fusion energy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAEA, May 2021, Nice (virtual event), France</w:t>
+              <w:t xml:space="preserve">13èmes journée de Cryogénie et supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830452v1</w:t>
+                <w:t xml:space="preserve">hal-04833473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogénie du projet MYRRHA (Minerva)</w:t>
+                <w:t xml:space="preserve">Mise en service cryogénique tokamak JT 60SA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Zani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Poncet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Bonne</w:t>
+                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journée de Cryogénie et supraconductivité</w:t>
+              <w:t xml:space="preserve">13èmes journées de Cryogénie et supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833473v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en service cryogénique tokamak JT 60SA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Michel</w:t>
+                <w:t xml:space="preserve">Commissioning of JT-60SA cryogenic system with active control to mitigate heat load fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Christine</w:t>
+                <w:t xml:space="preserve">Kazuma Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Zani</w:t>
+                <w:t xml:space="preserve">K. Kawano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyohei Natsume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Louzguiti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de Cryogénie et supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFCCS, Oct 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">FEC 2020 - Fusion energy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAEA, May 2021, Nice (virtual event), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833469v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations and experimental investigations of an offset strip fin compact heat exchanger</w:t>
               </w:r>
@@ -4326,295 +4326,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulation of the first cool down of the JT-60SA cryo-magnet system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Hoa</w:t>
+                <w:t xml:space="preserve">AC Losses in JT-60SA TF Magnet During Commissioning: Experimental Analysis and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louzguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryogenics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2022.103537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32 (6), pp.1-5, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3170291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543853v1</w:t>
+                <w:t xml:space="preserve">hal-04828631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC Losses in JT-60SA TF Magnet During Commissioning: Experimental Analysis and Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hoa</w:t>
+                <w:t xml:space="preserve">Dynamic simulation of the first cool down of the JT-60SA cryo-magnet system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuma Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32 (6), pp.1-5, 2022, </w:t>
+              <w:t xml:space="preserve">Cryogenics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 126, pp.103537, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3170291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryogenics.2022.103537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828631v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4769,51 +4769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Angelucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Migliori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frattolillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iaboni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonifetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5943486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/171/1/012047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kamiya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Natsume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiichi Ohtsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Oishi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Honda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/897/1/012015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST13-A24091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cirillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DS4LD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.06.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.06.178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoshida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wanner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucchiaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/086001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yoshida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaname Kizu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Koide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2221/jcsj.50.575" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamaison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvisage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonvalves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murakami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kizu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsuchiya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kamiya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2283711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoldi Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2013.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL6398V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lamaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706907" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon-Mardion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Cheynel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2012.02.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWL23KF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Cheynel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4707133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174545" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weisend" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422325" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJ4Q01W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kikuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.06.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0184H40V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Hamada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Fukui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Otsu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Poncet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Christine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lopez-Velasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkowitz Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonthuys" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1301/1/012115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dekhtiarov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dorda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marhauser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1301/1/012104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04830404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Groth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Balazs Bajari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wesche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2022.103537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamada" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3170291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morena Angelucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Migliori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frattolillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iaboni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bonifetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5943486" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/171/1/012047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kamiya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyohei Natsume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiichi Ohtsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Oishi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Honda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/897/1/012015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bayetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baulaigue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/FST13-A24091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cirillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Poncet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2016.06.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DS4LD4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lagier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.06.178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Koide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoshida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wanner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barabaschi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cucchiaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/8/086001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828826v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Yoshida" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaname Kizu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Koide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2221/jcsj.50.575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.06.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829307v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamaison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvisage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonvalves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860720" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murakami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kizu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsuchiya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kamiya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2013.2283711" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zanino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonifetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoldi Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2013.04.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL6398V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hitz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lamaison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4706907" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bon-Mardion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Cheynel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2012.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKWL23KF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchateau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hertout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2177232" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Cheynel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4707133" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174545" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829984v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reynaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829987v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balaguer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422393" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weisend" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3422325" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829978v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.04.036" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CJ4Q01W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsukawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kikuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujii" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fujita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2008.06.047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0184H40V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833473v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Poncet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Christine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louzguiti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Hamada" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuma Fukui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Otsu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lopez-Velasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berkowitz Zamora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bonthuys" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1301/1/012115" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dekhtiarov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dorda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marhauser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1301/1/012104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-04830404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Guarino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Groth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Balazs Bajari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Wesche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzguiti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fukui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3170291" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2022.103537" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>