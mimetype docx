--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -553,317 +553,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
+                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvard</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303819v1</w:t>
+                <w:t xml:space="preserve">hal-04352818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hector</w:t>
+                <w:t xml:space="preserve">J. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.044607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352818v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the aerotactic response in a bacterial suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin-Helmholtz instability and formation of viscous solitons on highly viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1112,555 +1112,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility and phototaxis of &amp;lt;i&amp;gt;Gonium&amp;lt;/i&amp;gt; , the simplest differentiated colonial alga</w:t>
+                <w:t xml:space="preserve">Effect of a weak current on wind-generated waves in the wrinkle regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène de Maleprade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+                <w:t xml:space="preserve">C. Nové-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuji Ishikawa</w:t>
+                <w:t xml:space="preserve">S. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond E Goldstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.101.022416⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352890v1</w:t>
+                <w:t xml:space="preserve">hal-03273645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a weak current on wind-generated waves in the wrinkle regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motility and phototaxis of &amp;lt;i&amp;gt;Gonium&amp;lt;/i&amp;gt; , the simplest differentiated colonial alga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perrard</w:t>
+                <w:t xml:space="preserve">Hélène de Maleprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
+                <w:t xml:space="preserve">Takuji Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzaquen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raymond E Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.022416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.101.022416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273645v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
+                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323121v1</w:t>
+                <w:t xml:space="preserve">hal-03865028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aulnette</w:t>
+                <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 873, pp.1020-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865028v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1935,421 +1935,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Campagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01485216v1</w:t>
+                <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Paquier</w:t>
+                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865447v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743996v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (12), pp.122103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2377,248 +2377,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-exchange flows in inclined pipes: the relevance of the Prandtl mixing length model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yukie Tanino</w:t>
+                <w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2014.1003645⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009603v1</w:t>
+                <w:t xml:space="preserve">cea-01366748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Gallet</w:t>
+                <w:t xml:space="preserve">Lock-exchange flows in inclined pipes: the relevance of the Prandtl mixing length model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukie Tanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.484-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2014.1003645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01366748v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
@@ -2715,716 +2715,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01409191v1</w:t>
+                <w:t xml:space="preserve">hal-04009928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864022v1</w:t>
+                <w:t xml:space="preserve">hal-03865426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of rotating turbulence: a review of recent experimental and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67(3), pp.030802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4029006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009928v1</w:t>
+                <w:t xml:space="preserve">hal-01296836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865426v1</w:t>
+                <w:t xml:space="preserve">hal-01763769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of rotating turbulence: a review of recent experimental and numerical results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4029006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296836v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Campagne</w:t>
+                <w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t>
+              <w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763769v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865420v1</w:t>
+                <w:t xml:space="preserve">hal-03864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
               </w:r>
@@ -3495,525 +3495,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sultan</w:t>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
+              <w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865403v1</w:t>
+                <w:t xml:space="preserve">hal-00653091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t>
+                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bordes</w:t>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653091v1</w:t>
+                <w:t xml:space="preserve">hal-01152735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Laminar-turbulent cycles in inclined lock-exchange flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukie Tanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.066308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152735v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar-turbulent cycles in inclined lock-exchange flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Jean Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (6), pp.066308. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030496v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,512 +4080,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow structure and momentum transport for buoyancy driven mixing flows in long tubes at different tilt angles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. Hulin</w:t>
+                <w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3560005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030595v1</w:t>
+                <w:t xml:space="preserve">hal-04030593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030593v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
+                <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 666, pp.5-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112010003733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030594v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow structure and momentum transport for buoyancy driven mixing flows in long tubes at different tilt angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Morize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">J. Znaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
+                <w:t xml:space="preserve">J. P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 666, pp.5-35. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.035105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112010003733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3560005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865412v1</w:t>
+                <w:t xml:space="preserve">hal-04030595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4626,437 +4626,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpredictable Tunneling of a Classical Wave-Particle Association</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Eddi</w:t>
+                <w:t xml:space="preserve">Jemil Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+                <w:t xml:space="preserve">Yannick Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Couder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (24), pp.240401. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.240401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353048v1</w:t>
+                <w:t xml:space="preserve">hal-03565022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unpredictable Tunneling of a Classical Wave-Particle Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Salsac</w:t>
+                <w:t xml:space="preserve">Antonin Eddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (24), pp.240401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.240401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865430v1</w:t>
+                <w:t xml:space="preserve">hal-04353048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jemil Znaien</w:t>
+                <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hallez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (6), pp.1021-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03565022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Messio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,200 +5770,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical bifurcation of a spinning hoop</w:t>
+                <w:t xml:space="preserve">Instability patterns between counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pasutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353091v1</w:t>
+                <w:t xml:space="preserve">hal-00331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability patterns between counter-rotating disks</w:t>
+                <w:t xml:space="preserve">Supercritical bifurcation of a spinning hoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 71 (10), pp.999-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.1582191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331064v1</w:t>
+                <w:t xml:space="preserve">hal-04353091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
               </w:r>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple instabilities and transition to turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6329,385 +6329,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin et les vagues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aulnette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jishen Zhang</w:t>
+                <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406475v1</w:t>
+                <w:t xml:space="preserve">hal-04571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kelvin et les vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
+              <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391806v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harold Auradou</w:t>
+                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+                <w:t xml:space="preserve">Jules Andriamapianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571022v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
@@ -6870,51 +6870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
@@ -6937,260 +6937,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407625v1</w:t>
+                <w:t xml:space="preserve">hal-04406466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nové-Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lozano-Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406466v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and aerotaxis in $Sinorhizobium\ meliloti$, a soil bacterium</w:t>
               </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind sustained viscous solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7409,64 +7409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8241,260 +8241,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422863v1</w:t>
+                <w:t xml:space="preserve">hal-00600527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
+                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600527v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8532,51 +8532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs de vitesse et de concentration lors du mélange induit par gravité en tube incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemil Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8621,273 +8621,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403854v1</w:t>
+                <w:t xml:space="preserve">hal-04403829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403829v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the anisotropy in decaying rotating turbulence with confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8994,90 +8994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9484,51 +9484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167DFDFC"/>
+    <w:nsid w:val="35EC9773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9715,51 +9715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>