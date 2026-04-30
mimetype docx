--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -553,317 +553,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
+                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
+                <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hector</w:t>
+                <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Moisy</w:t>
+                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.044607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352818v1</w:t>
+                <w:t xml:space="preserve">hal-04303819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (4), pp.044607. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303819v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the aerotactic response in a bacterial suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin-Helmholtz instability and formation of viscous solitons on highly viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1967,51 +1967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2039,317 +2039,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743996v1</w:t>
+                <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basile Gallet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 794, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01485216v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (12), pp.122103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2383,64 +2383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,51 +2825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3196,235 +3196,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Gallet</w:t>
+                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01409191v1</w:t>
+                <w:t xml:space="preserve">hal-03864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
+                <w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864022v1</w:t>
+                <w:t xml:space="preserve">cea-01409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
               </w:r>
@@ -3612,173 +3612,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Boisson</w:t>
+                <w:t xml:space="preserve">Guy-Jean Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lamriben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152735v1</w:t>
+                <w:t xml:space="preserve">hal-03865403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar-turbulent cycles in inclined lock-exchange flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukie Tanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3797,223 +3784,236 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.066308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865403v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,51 +4086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,90 +4190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo R. M. Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure and momentum transport for buoyancy driven mixing flows in long tubes at different tilt angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4541,51 +4541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,51 +5453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pasutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (3), pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6266,51 +6266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple instabilities and transition to turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6329,385 +6329,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouvard</w:t>
+                <w:t xml:space="preserve">Kelvin et les vagues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taha Laroussi</w:t>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
+              <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571022v1</w:t>
+                <w:t xml:space="preserve">hal-04406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin et les vagues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Andriamapianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
+              <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406475v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Basile Dhote</w:t>
+                <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Andriamapianina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Herreman</w:t>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391806v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
@@ -6870,51 +6870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
@@ -6943,51 +6943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind sustained viscous solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7422,51 +7422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,51 +7917,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t>
+                <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
@@ -7979,522 +7979,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938332v1</w:t>
+                <w:t xml:space="preserve">hal-01938190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938266v1</w:t>
+                <w:t xml:space="preserve">hal-01938332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938190v1</w:t>
+                <w:t xml:space="preserve">hal-01938266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
+                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600527v1</w:t>
+                <w:t xml:space="preserve">hal-03422863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422863v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8988,230 +8988,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261020v1</w:t>
+                <w:t xml:space="preserve">hal-04403883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Morize</w:t>
+                <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
+              <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403883v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9484,51 +9484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35EC9773"/>
+    <w:nsid w:val="6BE06ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9715,51 +9715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>