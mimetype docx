--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">154825654</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">U5IBg0sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,139 +203,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impermanence du monde: La physique de l'éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2080255266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -324,5886 +345,5886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible floaters align with the direction of wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (7), pp.074801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/ssrf-kzqp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential orientation of small floaters drifting in water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wietze Herreman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 999, pp.A92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.104801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303819v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-wave growth over a viscous liquid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ostwald-like ripening in the two-dimensional clustering of passive particles induced by swimming bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">J. Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.104801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.044607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.044607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352818v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of the aerotactic response in a bacterial suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (3), pp.034404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.034404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin-Helmholtz instability and formation of viscous solitons on highly viscous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (1), pp.014003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kelvin–Helmholtz instability, a useful model for wind-wave generation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 348 (6-7), pp.489-500. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a weak current on wind-generated waves in the wrinkle regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nové-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (12), pp.124801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.124801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and phototaxis of &amp;lt;i&amp;gt;Gonium&amp;lt;/i&amp;gt; , the simplest differentiated colonial alga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Maleprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takuji Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond E Goldstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2), pp.022416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physreve.101.022416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-sustained viscous solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (8), pp.084003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.084003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Benzaquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 873, pp.1020-1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2019.318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter-rotation in an orbitally shaken glass of beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (3), pp.34002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/122/34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (3), pp.034801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.034801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean mass transport in an orbitally shaken cylindrical container</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (8), pp.084801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity effects in wind wave generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (8), pp.083901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.083901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.073701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01485216v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensionalization of the flow driven by a slowly rotating impeller in a rapidly rotating fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Turbulent drag in a rotating frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.1.073701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 794, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743996v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01485216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface deformations and wave generation by wind blowing over a viscous liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (12), pp.122103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Gallet</w:t>
+                <w:t xml:space="preserve">Lock-exchange flows in inclined pipes: the relevance of the Prandtl mixing length model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukie Tanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (5), pp.484-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2014.1003645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01366748v1</w:t>
+                <w:t xml:space="preserve">hal-04009603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lock-exchange flows in inclined pipes: the relevance of the Prandtl mixing length model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Disentangling inertial waves from eddy turbulence in a forced rotating-turbulence experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.043016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.043016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685248.2014.1003645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009603v1</w:t>
+                <w:t xml:space="preserve">cea-01366748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (6), pp.066602. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow ship wakes and wave drag for planing hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.34-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of far-field wake angle of nonaxisymmetric pressure disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (6), pp.063004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of rotating turbulence: a review of recent experimental and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien S. Godeferd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67(3), pp.030802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4029006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependent cyclone-anticyclone asymmetry in a forced rotating turbulence experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.035108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4867914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mach-like capillary-gravity wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (2), pp.023009. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.023009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du neuf dans les sillages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.10-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201439010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse energy cascades in a forced rotating turbulence experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.125112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship Wakes: Kelvin or Mach Angle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110, pp.214503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.214503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of a triadic resonance of plane inertial waves in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.014105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3675627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865403v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar-turbulent cycles in inclined lock-exchange flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukie Tanino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (6), pp.066308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.85.066308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial waves and modes excited by the libration of a rotating cube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+                <w:t xml:space="preserve">Cross-waves induced by the vertical oscillation of a fully immersed vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo R. M. Maas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+                <w:t xml:space="preserve">Guy-Jean Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.076602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4731802]⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.022110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3686696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152735v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth rotation prevents exact solid-body rotation of fluids in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.59002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/98/59002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Measurements of Anisotropic Energy Transfers in a Rotating Turbulence Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (2), pp.024503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.024503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo R. M. Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (1), pp.015102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3540660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay laws, anisotropy and cyclone–anticyclone asymmetry in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 666, pp.5-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112010003733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow structure and momentum transport for buoyancy driven mixing flows in long tubes at different tilt angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (3), pp.035105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3560005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous spreading of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (8), pp.086603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3483468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigations of flow structure and momentum transport in a turbulent buoyancy-driven flow inside a tilted tube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemil Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (11), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3259972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpredictable Tunneling of a Classical Wave-Particle Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Eddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (24), pp.240401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.240401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic Schlieren method for the measurement of the topography of a liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Salsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (6), pp.1021-1036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-008-0608-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation using particle image velocimetry of inertial waves in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Messio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (4), pp.519 - 528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00348-007-0410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decrease of intermittency in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Seiwert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (7), pp.071702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2949313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy decay of rotating turbulence with confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (6), pp.065107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2212990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of near-heteroclinic cycles in the von Karman swirling flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (6), pp.064103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1926827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaying grid-generated turbulence in a rotating tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (9), pp.095105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2046710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of the shear layer instability between two counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pasutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Daube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 507, pp.175-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112004008833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and clustering of intense structures in isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 513, pp.111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112004009802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability patterns between counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pasutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (3), pp.281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical bifurcation of a spinning hoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 71 (10), pp.999-1004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.1582191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities in the flow between co- and counter-rotating disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 473, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112002002525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns between Two Rotating Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (9), pp.S7-S7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4739197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6213,2999 +6234,2999 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-wave formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple instabilities and transition to turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelvin et les vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Aulnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jishen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée en l’honneur de José Eduardo Wesfreid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamapianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème rencontre du non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment s'oriente un flotteur allongé dérivant dans une onde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wietze Herreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerotactic response of bacteria: experimental characterization at the bacteria scale and population scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Chicago, United States. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le vent lève des vagues solitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jishen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Non-Linéaire 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Windprint near the Wave Onset and its Link with O. M. Phillips 1957 Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Nové-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lozano-Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Benzaquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility and aerotaxis in $Sinorhizobium\ meliloti$, a soil bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Douarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mergaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ICTAM Conference - 25th International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind sustained viscous solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th ICTAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent windprint on a liquid surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When wind-waves become solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Bifurcations and Instabilities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Limerick (University of), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons visqueux générés par le vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aulnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake of inertial waves of a horizontal cylinder in horizontal translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sillage d'ondes d'inertie d'un cylindre horizontal en translation dans un fluide en rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique “Sillages et Ondes de Surface” 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938190v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the multipolar order of the source on the viscous decay of inertial waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Moisy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cottbus, Germany</w:t>
+              <w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938332v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the multipole order of the source on the decay of an inertial wave beam in a rotating fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Machicoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NewWave: New Challenges in Internal Wave Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938266v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lamriben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rabaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Moisy</w:t>
+                <w:t xml:space="preserve">Frederic Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422863v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of inertial modes in a closed grid turbulence experiment under rotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leo R. M. Mass</w:t>
+                <w:t xml:space="preserve">Estimation des corrections non-linéaires dans la méthode FS-SS de mesure optique de la surface d'un liquide transparent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600527v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic energy transfers in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lamriben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Cortet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 525 - Instabilities and transition in three-dimensional flows with rotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs de vitesse et de concentration lors du mélange induit par gravité en tube incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemil Znaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement by digital image correlation of the topography of a liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical measurement of ship waves by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV'SAIL'08 International Conference Innovation on High Performance Sailing yachts 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lorient, France. pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the anisotropy in decaying rotating turbulence with confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la déformation d'une surface libre par analyse du déplacement apparent d'un motif aléatoire de points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decay law of grid turbulence in a rotating tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Turbulence and Interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Porquerolles (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the cyclone-anticyclone asymmetry in decaying rotating turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on turbulence and interactions TI2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9215,100 +9236,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des fluctuations de vitesse, de température et de pression en turbulence développée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9318,105 +9339,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités, ondes, et turbulence en rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Paris Sud - Paris XI, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00519073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9484,51 +9505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE06ADE"/>
+    <w:nsid w:val="DE9167ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9715,51 +9736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-moisy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0408-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154825654" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=U5IBg0sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391606v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dhote" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ssrf-kzqp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moisy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hector" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.104801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Auradou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.044607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Douarche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mergaert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.034404" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aulnette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.014003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.31" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273645v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzaquen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.124801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352890v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Maleprade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuji Ishikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.101.022416" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.084003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Lozano-Dur&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.318" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Herreman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/122/34002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Machicoane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labarre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Voisin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Cortet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.034801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.083901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.073701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01485216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Campagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936395" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukie Tanino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.1003645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01366748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.043016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922735" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.06.039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.023009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201439010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01409191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904957" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.214503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675627" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lamriben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Maas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4731802]" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.066308" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865403v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sultan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3686696" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D C&#233;bron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/59002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030593v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.024503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3540660" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Morize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010003733" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Znaien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3560005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3483468" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemil Znaien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259972" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Eddi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.240401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865430v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Salsac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-008-0608-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WG21RCMJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Messio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0410-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FH4MRHG9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353066v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seiwert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morize" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2212990" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nore" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quartier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1926827" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2046710" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009802" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS0HR858-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pasutto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353091v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.1582191" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gondret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002002525" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4XP2PG2N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739197" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406370v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jishen Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aulnette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamapianina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391801v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Andriamampianina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407625v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nov&#233;-Josserand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mergaert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406384v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406353v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406444v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937896v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938577v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938332v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938266v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938190v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600527v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo R. M. Mass" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600312v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hulin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pinsolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403883v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Moisy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Morize" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002777v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519073v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>