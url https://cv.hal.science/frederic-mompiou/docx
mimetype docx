--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>