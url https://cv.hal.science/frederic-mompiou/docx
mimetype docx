--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>