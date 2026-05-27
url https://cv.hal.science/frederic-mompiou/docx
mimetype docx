--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> frédéric mompiou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning approaches for dislocation segmentation in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assya Boughrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 283, pp.114334. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and When the Second Austenite Variant Could Affect the Superelasticity in Cu–Al–Be Single Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Condó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Lovey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Malard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Memory and Superelasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S40830-026-00613-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05633015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistically informed irradiation induced hardening model for zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 624, pp.156480-156480. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2026.156480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic displacement as a collective variable to study shear-coupled grain boundary migration and grain boundary phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.083606. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jscg-l5yp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Drieu La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mocuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying grain boundary deformation mechanisms in small-grained metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Renk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 648 (8093), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09800-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing deformation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.20-22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-023-01739-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures and migrations of interfaces between β precipitates and α′ matrix in a Ti-2.6 wt% Mo alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang-Sheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 281, pp.120429. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature plasticity at twin boundary in Al: An in-situ TEM perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.118877. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of highly bendable magnesium alloy sheet fabricated by short-process manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peijie Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jma.2023.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of dislocation loop preferential nucleation in irradiated aluminum under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Crocombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233, pp.115510. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04087831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic structure, a promising microstructure design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Ameyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Kikuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.440 - 471. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21663831.2022.2057203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of dislocation climb under stress and irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Cosmin Marinica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Sonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.118431. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03884976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling for fusion and fission materials: The M4F project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Malerba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Caturla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaganidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Konstantinović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101051. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation modes during room temperature tension of fine-grained pure magnesium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoran Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengran Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinfen Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206 (1), pp.116648. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple coupling modes to relax shear strain during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218, pp.117222. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled migration of grain boundaries: the key missing link in the mechanical behavior of small-grained metals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (S3), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of a sessile disconnection dipole in the shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general analytical method for interface normal determination in TEM A general analytical method for interface normal determination in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui-Xun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 215, pp.113009. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Curtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzid Kedjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Bahsoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of sessile disconnection dipoles in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (12), pp.123606. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.123606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pycotem : An open source toolbox for online crystal defect characterization from TEM imaging and diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui‐xun Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nanostructural characterisation of grain boundaries in atom probe data utilising machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirong Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kühbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Breen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (11), pp.e0225041. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0225041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les alliages métalliques à haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous disconnection nucleation mechanisms during grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (6), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.060601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ TEM study of dislocation emission associated with austenite growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.62-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and strain rate on the deformation and damage mechanisms of oxide dispersion strengthened ferritic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malaplate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.585-594. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2018.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ observation of an irradiation creep deformation mechanism in zirconium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.87 - 91. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic scale analyses of {\bb Z}-module defects in an NiZr alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Sirindil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Kobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (6), pp.647-658. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273318011439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional vs harmonic-structured β-Ti-25Nb-25Zr alloys: A comparative study of deformation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161, pp.420 - 430. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure evolution of recrystallized Zircaloy-4 under charged particles irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 495, pp.516-528. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation strengthening in nanostructured AZ31B magnesium thin films characterized by nano-indentation, STEM/EDS, HRTEM, and in situ TEM tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Krywopusk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Weihs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.174-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear-coupled grain-boundary migration dependence on normal strain/stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.033605. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM study of the crystallography of lath-shaped austenite precipitates in a duplex stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Zheng Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (19), pp.11688-11700. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1324-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms in submicron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lartigue-Korinek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (24), pp.4616 - 4625. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/jmr.2017.327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disconnections kinks and competing modes in shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.024109. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.024109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct comparison between in-situ transmission electron microscopy observations and Dislocation Dynamics simulations of interaction between dislocation and irradiation induced loop in a zirconium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “In situ TEM study of twin boundary migration in sub-micron Be fibers” [Acta Mater. 96 (2015) 57–65]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, pp.406-407. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2016.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative grain growth and rotation probed by in-situ TEM straining and orientation mapping in small grained Al thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.5-8. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Djemia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TEM study of twin boundary migration in sub-micron Be fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Ensslen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Kraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274118v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of deformation micro-mechanisms in nickel consolidated from a bimodal powder by spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder metallurgy processing and deformation characteristics of bulk multimodal nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Farbaniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krawczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation dynamics simulations of interactions between gliding dislocations and radiation induced prismatic loops in zirconium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Perusin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 449 (1-3), pp.252-262. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning size effect strengthening in ultrafine-grained Mg thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sharon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.J. Hemker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.10-13. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional-induced structural change in ZrxNi100−x thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S348-S351. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical size effects in Zr65Ni35 thin film metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ghidelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Volland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 615, pp.S90-S92. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.11.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocations and mechanical properties of icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of bulk bimodal polycrystalline nickel deformed by direct impact loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csiszár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gubicza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Couque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 601, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ordered metallic glass solid solution phase that grows from the melt like a crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karena W. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Chupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle G. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A. Bendersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyle E. Levine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (1), pp.58-68. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2013.08.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of disconnections in deformation-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lartigue-Korinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.223-235. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter- and intragranular plasticity mechanisms in ultrafine-grained Al thin films : an in situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.205-216. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2012.09.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary Mechanisms of Shear-Coupled Grain Boundary Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (26), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.265507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of grain boundary dislocation step motion associated to shear-coupled grain boundary migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Rajabzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Molodov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10-12), pp.1299-1316. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786435.2012.760760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of severe plastic deformation on the structure and thermo-mechanical properties of Zr55Cu30Al10Ni5 bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. van Steenberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hóbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Suriñach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zhilyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 500 (1), pp.61 - 67. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface investigation in nanostructured BaTiO3/silica composite ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Chan Chung Seu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Elissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Majimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (3), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03474.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00467044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of dislocations in icosahedral quasicrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86 (25-26), pp.4139-4151. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430600575435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes élémentaires de déformation plastique dans des alliages métalliques multicompo- sants de structure cubique centrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microstructure in the plasticity of sub-micron Be wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference, ESMC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain boundary dynamics under stress, experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ deformation in TEM to study plasticity at small scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on micro- and nano- mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de Plasticité aux joints de grains : Expériences et Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiny but mighty: Size effects on the strength of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic deformation in confined volumes : an in-situ TEM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech colloqium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing grain boundary mechanisms by in-situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear coupled grain boundary migration : experiments and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain boundary migration work- shop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Günzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary In-situ TEM Study of Martensite/Austenite Interface Migration in an Fe-20Ni-5.4Mn Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-Z. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Martensitic Transformations, ICOMAT-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.S651-S654, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la MET in-situ dans la comprehension des mecanismes de plasticite aux joints de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solution cooling rate and of thermal aging on the creep properties of the new cast & wrought René 65 Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Villechaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Franchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Superalloy 718 and Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.333-348, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119016854.ch27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ straining in a TEM and small scale plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NVvM 2014 Material Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain-boundary assisted plasticity, from experiments to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 14 /CMD 25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring grain boundary response to a mechanical stress in small grained metals by in-situ transmission electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mompiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Raskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV International Conference on Intergranular and Interphase Boundaries in Materials, IIB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Halkidiki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation mechanisms of zirconium alloys after irradiation studied by dislocation dynamics simulations and in situ straining experiments in TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Onimus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gaumé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kassem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mompiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zirconium in the Nuclear Industry: 19th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM STP 1622, ASTM International, 24 p., 2021, 13: 978-0-8031-7690-4. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/STP162220190036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assya Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Viala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633015v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cond&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lovey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Malard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40830-026-00613-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noirot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Dupuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onimus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2026.156480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jscg-l5yp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Renk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coupeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09800-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-023-01739-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yu Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Sheng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Zheng Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larranaga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118877" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Xu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijie Xiao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofan Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Holmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2023.09.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Fonseca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jourdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Crocombette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810082v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Couque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Kikuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2057203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03884976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; da Fonseca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Onimus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Cosmin Marinica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Sonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118431" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Rajabzadeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malerba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Caturla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaganidze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kaden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Konstantinovi&#263;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengran Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lynch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinfen Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116648" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117222" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740329v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.123606" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Xun Xie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui&#8208;xun Xie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zirong Peng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus K&#252;hbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Breen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225041" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.060601" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Du" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malaplate" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barcelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.11.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaum&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.05.030" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Sirindil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kobold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lartigue-Korinek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318011439" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dirras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tissot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Krywopusk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Weihs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726446v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033605" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1324-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729242v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.024109" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729350v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Drouet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.03.029" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCFHD0B8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ensslen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraft" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.02.055" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14PB4LFT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729245v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.11.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LX1GJFB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274118v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kraft" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729352v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jenei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krawczynska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gubicza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.11.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Z1WQGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farbaniec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couque" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.05.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J46PD0C7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729357v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perusin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.11.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S27VXGX1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729250v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sharon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Hemker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN32XL9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gravier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Blandin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raskin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.054" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FCN59F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Volland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.11.154" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW6BZPRL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726238v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.09.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6LPNR3H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csisz&#225;r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB2Q7MRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729356v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karena W. Chapman" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Chupas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle G. Long" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Bendersky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle E. Levine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2013.08.063" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.062" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KNWV7MD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795948v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bo&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulombier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Raskin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.09.051" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP6X5K4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.265507" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079386v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molodov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.760760" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Steenberge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#243;bor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suri&#241;ach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zhilyaev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.195" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHM9PJMW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung Seu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Majimel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03474.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QX06C4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Beauchesne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600575435" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998693v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998696v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729244v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777176" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998703v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998706v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729353v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-Z. Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.368" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727573v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurence" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119016854.ch27" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761910v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761907v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878474v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380264v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gaum&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kassem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mompiou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP162220190036" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>