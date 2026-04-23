--- v1 (2026-03-25)
+++ v2 (2026-04-23)
@@ -623,177 +623,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La corruption et ses critiques. Des débats en Europe vers 1900&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Fontaine; Frédéric Monier; Christophe Prochasson. éditions La Découverte, 2013, 978-2-7071-7423-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fontaine</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01519119v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01330959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique vue d'en bas. Pratiques privées et débats publics, XIXe-XXe siècles</w:t>
               </w:r>
@@ -1356,50 +1356,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04031988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Kroeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Singapore, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'argent immoral et les profiteurs de guerre à l'époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1421,154 +1518,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent immoral et les profiteurs de la guerre (1870-1945)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France. Peter Lang, 2021, Pour une histoire nouvelle de l'Europe ; 16, 978-2-8076-1664-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010074v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-04031945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Transparency in Politics and Society</w:t>
               </w:r>
@@ -3122,195 +3122,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02387500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des politiques blancs comme neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Florence Tamagne, Le crime du Palace. Enquête sur l'une des plus grandes affaires criminelles des années 1930, Paris, Payot Rivages, 2017, 287 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618669v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un faux Jaurès espagnol</w:t>
               </w:r>
@@ -3510,217 +3510,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment lutter contre la corruption?&amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monier</w:t>
+                <w:t xml:space="preserve">Comment lutter contre la corruption?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulgéras Anne-José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Fulgeras</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lhomme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, La corruption maladie de la démocratie, 402, pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330881v1</w:t>
+                <w:t xml:space="preserve">halshs-01519814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment lutter contre la corruption?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment lutter contre la corruption?&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulgéras Anne-José</w:t>
+                <w:t xml:space="preserve">Anne Fulgeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, La corruption maladie de la démocratie, 402, pp.63-74</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01519814v1</w:t>
+                <w:t xml:space="preserve">hal-01330881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La corruption politique: une histoire européenne</w:t>
               </w:r>
@@ -5809,50 +5809,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04032045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élites et clientélisme en terres méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.449-456, 2021, Histoire, 978-2753581661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Corruption, Empire and Colonialism in the Modern Era: Towards a Global Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Kroeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-19, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elites et clientélisme en terres méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5861,433 +6064,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Pellegrinetti (Jean-Paul), dir., Pour une histoire politique de la France méditerranéenne, Rennes, Presses universitaires de Rennes, 2021, p. 435-442.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.435-442, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Briquet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonial and Corruption History: Conclusions and Future Research Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era : a global perspective. Ronald Kroeze, Pol Dalmau, Frédéric Monier (editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.339-355, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ronald Kroeze</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04031954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des &amp;quot;tigres à face humaine&amp;quot; : l'argent immoral, antipatriotique et illégitime en temps de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Gemma Rubí I Casals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frédéric Monier, Olivier Dard, Jens Ivo Engels. L'argent immoral et les profiteurs de guerre à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.349-365, 2021, 978-2-8076-1664-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010162v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04031954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El dinero de los diputados: remuneración, profesionalización y corrupción en Francia, 1789-1848</w:t>
               </w:r>
@@ -6702,50 +6702,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fabrique socialiste de la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Marton; Olivier Dard; Frédéric Monier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie, XVIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Paris Sorbonne (PUPS), pp.177-189, 2017, Mondes contemporains, 979-10-231-0577-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04038724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pain et le sel : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6754,130 +6827,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie : XVIIIe -XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris Sorbonne (PUPS), pp.7-21, 2017, Mondes contemporains, 979-10-231-0577-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038706v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04038724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désengagement des démocraties: l'invention française de la non-intervention</w:t>
               </w:r>
@@ -7296,50 +7296,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Dard; Jens Ivo Engels; Andreas Fahrmeir; Frédéric Monier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Armand Colin, pp.13-28, 2014, Les coulisses du politique dans l'Europe contemporaine, 9782200274368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conspiration et corruption : la morale politique en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Hincker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyenneté, République, démocratie. France, 1789-1899</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.269-285, 2014, Clés concours, 978-2350302744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le pouvoir personnel »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7348,216 +7507,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, République, démocratie en France (1789-1899)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330933v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-01519807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais la véritable corruption n'existe plus'.</w:t>
               </w:r>
@@ -9559,51 +9559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="137487B2"/>
+    <w:nsid w:val="BB858887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9707,51 +9707,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5139C214"/>
+    <w:nsid w:val="E70A5FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9941,51 +9941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-monier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1099-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pock.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferran Toledano Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pubill Brugu&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Maria Rubi Casals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kroeze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Dalmau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/sozial-und-kulturgeschichte/55486/history-of-transparency-in-politics-and-society" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198804001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rub&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/115-2019-01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candar Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fulgeras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulg&#233;ras Anne-Jos&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.461" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2001.1157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.2870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1993.3000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386674-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290087-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/las-sombras-de-la-transparencia_145522/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gemma Rub&#237; I Casals" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_13" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/virgile-cirefice-gregoire-le-quang-charles-riondet-dir-la-part-de-lombre/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038706v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330933v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Yves Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1510" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-monier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1099-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pock.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferran Toledano Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pubill Brugu&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Maria Rubi Casals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kroeze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Dalmau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/sozial-und-kulturgeschichte/55486/history-of-transparency-in-politics-and-society" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198804001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rub&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/115-2019-01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candar Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulg&#233;ras Anne-Jos&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fulgeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.461" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2001.1157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.2870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1993.3000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386674-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290087-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/las-sombras-de-la-transparencia_145522/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gemma Rub&#237; I Casals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/virgile-cirefice-gregoire-le-quang-charles-riondet-dir-la-part-de-lombre/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Yves Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1510" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>