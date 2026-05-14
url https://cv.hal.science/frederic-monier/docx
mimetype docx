--- v2 (2026-04-23)
+++ v3 (2026-05-14)
@@ -1,9504 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9453 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Monier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire contemporaine à Avignon université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1099-207X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057604703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-h3iRo0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000117432238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur l’histoire politique et culturelle de la France, du XIXe à la fin du XXe siècle. Ces travaux concernent surtout : les gauches et le pouvoir, les pratiques et cultures du secret en politique (complots, clientélisme et patronages, corruption), et plus récemment les liens entre énergie nucléaire et société (consentements et rejets).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation			1995. 	Doctorat d’histoire, université Paris-X Nanterre (L’apparition du complot communiste en France (1917-1932) : le pouvoir d’État et l’opinion publique face à la SFIC, Jean-Jacques Becker directeur).2006. 	Habilitation à Diriger des Recherches, EHESS Paris (La politique en clair-obscur : espace public, secret, demandes privées en France vers 1880- années 1930, Christophe Prochasson garant).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel1996-2001 	Maître de conférences, université de Valenciennes2001-2007 	Maître de conférences, université d’AvignonDepuis 2008 	Professeur des universités, université d’Avignon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unités de recherche :De 2010 à 2023 : chercheur titulaire au centre Norbert Elias (UMR 8562, CNRS, université d’Avignon, EHESS, AMU).2018-2019 et 2019-2020 : accueil en délégation CNRS (50%) au laboratoire méditerranéen de sociologie, LAMES (UMR 7305, CNRS AMU)Depuis 2021 : chercheur associé à MESOPOLHIS (UMR CNRS 7064)Depuis 2022: chercheur associé au groupe de recherche PICEC (pouvoir, institutions et corruption à l'époque contemporaine) de l'université autonome de Barcelone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carnet de recherche:Politique et corruption: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://pock.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction d’un réseau de recherche international :-Janvier 2017- décembre 2020 : « Politics and corruption : current comparative history and sociology (Politics and corruption) / Politique et corruption : histoire et sociologie comparées à l’époque contemporaine » : GDRI/IRN CNRS n° 842.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordination de programmes de recherche internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mars 2011- août 2014 : coordination du programme franco-allemand « Politique et corruption : pratiques de la faveur et débats publics en France et en Allemagne (XIXe-XXe s.)- POC/K», avec Jens Ivo Engels (université technique de Darmstadt). Programme soutenu par l’ANR et la DFG (ANR-10-FRAL-0004).-Septembre 2014-août 2018 : coordination du programme franco-allemand « Politique et corruption : argent immoral et influence politique en France et en Allemagne (XIXe-XXe s.) POC/K2 », avec Jens Ivo Engels (université technique de Darmstadt). Programme soutenu par l’ANR et la DFG (ANR-13-FRAL-0009-02).-Janvier 2015-décembre 2016 : coordination du programme franco-roumain « Corruption et politique en France et Roumanie à l’époque contemporaine » (CorPo), avec Silvia Marton (université de Bucarest). Programme soutenu par un partenariat H. Curien, (Brancusi 2015 32635ZA).-Septembre 2018-mai 2022, coordination du programme franco-allemand « Histoire de la transparence : la politique rendue visible (France-Allemagne, années 1890-années 1990) [Histrans], avec Jens Ivo Engels (université technique de Darmstadt). Programme soutenu par l’ANR et la DFG (ANR-17-FRAL-007-01).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche internationaux-Octobre 2016- novembre 2017 : participation au programme international « comparer la corruption politique dans les pays de nouvelle démocratie (CCPND) », coordonné par Alexandra Iancu (université de Bucarest), en partenariat avec une équipe de la nouvelle université bulgare de Sofia (Petia Georgieva). Programme soutenu par l’agence universitaire de la francophonie (AUF-BECO) et le ministère roumain de l’Enseignement supérieur et de la recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation à des programmes de recherche nationaux-Octobre 2016 à mai 2021 : participation au programme national « les élus et l’argent : analyses des conditions matérielles d’exercice des mandats électoraux (ELUAR) », coordonné par Rémy Le Saout (université de Nantes). Programme soutenu par l’ANR (ANR-16-CE26-0013-02)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un. pouvoir malhonnête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ Vallon, 2025, La Chose publique, Pierre Serna, 979-10-267-1370-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05233026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Blum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016, Vincent Duclert, 978-2-200-35589-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronage et corruption politiques dans l’Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales et corruption à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fahrmeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption et ses critiques. Des débats en Europe vers 1900&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prochasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fontaine; Frédéric Monier; Christophe Prochasson. éditions La Découverte, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique vue d'en bas. Pratiques privées et débats publics, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Petiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des plaintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BH la Boutique de l'histoire, 2007, 978-2-910828-40-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte &amp; Syros, 2002, Repères, 2-7071-3402-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique et la guerre. Pour comprendre le XXe siècle européen. Hommage à Jean-Jacques Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Vienot Noesis, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Librairie générale française, 1999, La France contemporaine, Jean-François Sirinelli, 2-253-90558-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complot dans la République.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 1998, C. Prochasson, 978-2-7071-2871-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las sombras de la transparencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Ferran Toledano Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pubill Bruguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Maria Rubi Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comares editorial, pp.292, 2022, 978-84-1369-323-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Kroeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Singapore, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argent immoral et les profiteurs de guerre à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'argent immoral et les profiteurs de la guerre (1870-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. Peter Lang, 2021, Pour une histoire nouvelle de l'Europe ; 16, 978-2-8076-1664-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Transparency in Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Transparency in Politics and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, TU Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V&amp;R Unipress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187, 2020, 978-3-8471-1155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer la corruption. Chevaliers blancs, pamphlétaires et promoteurs de la transparence à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie : XVIIIe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'université Paris-Sorbonne (PUPS), 2017, Mondes contemporains, 979-10-231-0577-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadt - Macht - Korruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fahrmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20, Franz Steiner Verlag, 2017, Beitrage Zur Stadtgeschichte Und Urbanisierungsforschung, 978-3-515-11738-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krumme Touren in der Wirtschaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fahrmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Böhlau Verlag, 2015, 978-3-412-22508-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Fahrmeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3, Armand Colin, 2014, Les coulisses du politique dans l'Europe contemporaine, 978-2-200-27436-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patronage et corruption politiques dans l'Europe contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Armand Colin, 2014, Les coulisses du politique dans l'Europe contemporaine, 978-2-200-27437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique vue d'en bas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Petiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, Armand Colin, 2012, Les coulisses du politique dans l'Europe contemporaine, 978-2-200-27435-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complots et conspirations en France du XVIIIe au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complots et conspirations en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Valenciennes, France. 32, 2003, Lez Valenciennes, 2-905725-52-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argent des politiques [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2 (235-236), pp.3-104, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernización y corrupción política en la Europa contemporánea [archivo temático]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Maria Rubi Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.360, 2019, 9788416662975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la guerre d'Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean-Richard Bloch (Etudes Jean Richard Bloch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04041780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde livré à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125-126, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme disputée. L’indemnité parlementaire en France (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’argent des politiques : rémunération des élus et financement des partis en Europe, 1-2 (235-236), pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’argent en politique : Rémunération des élus et financements des partis en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L’argent des politiques : rémunération des élus et financement des partis en Europe, 1-2 (235-236), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de la dissuasion nucléaire : le plateau d’Albion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.04001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198804001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un &amp;quot;regimen honesto&amp;quot;? Soberanía y virtud en la Republica francesa (1870-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Modernización y corrupción política en la Europa contemporánea, pp.51-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los favores y los sermones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Rubí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ayer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115, pp.13-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55509/ayer/115-2019-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02387500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques blancs comme neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Florence Tamagne, Le crime du Palace. Enquête sur l'une des plus grandes affaires criminelles des années 1930, Paris, Payot Rivages, 2017, 287 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption, fille de la modernité politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corruption, phénomène ancien, problème nouveau?, 101, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un faux Jaurès espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candar Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Jaurès cahiers trimestriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la corruption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulgéras Anne-José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La corruption maladie de la démocratie, 402, pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la corruption?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fulgeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre modèle et anti-modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neue Politische Literatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption politique: une histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, "La corruption et ses critiques: des débats en Europe vers 1900", 209, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la corruption: Jaurès et la commission Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, "la corruption et ses critiques: des débats en Europe vers 1900", 209, pp.71-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption politique: une histoire européenne&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur la corruption: Jaurès et la commission Rochette&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jaurès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre des terroristes en 1935. Le procès de l'attentat de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre des &amp;quot;terroristes&amp;quot; dans la France de 1935.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Défendre l'ennemi public, 2012-3 (240), pp.105-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attentat de Marseille (9 octobre 1934) : régicide et terrorisme dans les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’attentat, objet d'histoire, 1, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lrf.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;Une République corrompue?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouvel observateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux regards sur une histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean-Richard Bloch (Etudes Jean Richard Bloch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nouveaux regards sur la guerre d'Espagne, 13, pp.15-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04041794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au 6 février 1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Léon Blum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Naissance d'une coalition antifasciste: février 1934, 34, pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secrets de parti et suspicion d'Etat dans la France des années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (54), pp.119-138. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2001.1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret en politique, une histoire à écrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le secret en histoire, 58, pp.3-8. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2000.404244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gorgulov, assassin de Paul Doumer (1932)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65 (1), pp.35-46. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.2000.2870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime intangible. République et conspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (47), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1999.1791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État républicain et répression politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Jaurès cahiers trimestriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Jaurès et l'État- colloque international - Castres, 1999, 150, pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des menées anarchistes aux menées communistes : magistrats et ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Jaurès cahiers trimestriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Questions de justice, de l'affaire Dreyfus à la guerre d'Algérie, 141, pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives publiques et sûreté de l'État, 1890-1940</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Jaurès cahiers trimestriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 135, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de Russie des archives françaises. Le cas du fonds de la Sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 45 (1), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1995.3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01967200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fête contre-révolutionnaire dans les Asturies de la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 41 (2), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhmc.1994.1718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crime de l'ouvrier communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 7, pp.163-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les obsessions d'Henri Béraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40 (1), pp.62-74. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/xxs.1993.3000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To new revolutions”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Anti-Corruption, Vigilance, and State Building from Early to Late Modern Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.153-166, 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003386674-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daladier &amp;quot;le taureau du Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Lavrut et Pascal Trarieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures politiques: images, représentations, portraits caricatures dans le Midi rhodanien de 1789 à 1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la Fenestrelle, pp.285-303, 2024, 978-2-37871-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprisonnés par raison d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Allorant, Walter Badier, Noëlline Castagnez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procès politiques: tribune ou tremplin pour l'opposition? France, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.119-131, 2024, 978-2-7535-9845-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsiders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Lauwers; Sami Suodenjoki; Marnix Beyen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Political Subjectivities and Practices in the Nineteenth and Twentieth Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.112-129, 2023, Routledge studies en Modern History, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003290087-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04112560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduccion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Ferran Toledano Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Pubill Bruguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Maria Rubi Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Monier; Lluis Ferran Toledano; Joan Pubill; Maria Gemma Rubí. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las sombras de la transparencia: Secreto, corrupción y "estado profundo" en la España contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.IX-XX, 2022, Comares historia, 978-84-1369-323-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;inmensa fuerza oculta del dinero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Monier; Louis Ferran Toledano; Joan Pubill; Maria Gemma Rubí. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sombras de la transparencia: Secreto, corrupción y "estado profundo" en la España contemporánea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comares editorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-19, 2022, Comares historia, 978-84-1369-323-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04032012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Corruption, Empire and Colonialism in the Modern Era: Towards a Global Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Kroeze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pol Dalmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-19, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites et clientélisme en terres méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Pellegrinetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire politique de la France méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.449-456, 2021, Histoire, 978-2753581661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites et clientélisme en terres méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pellegrinetti (Jean-Paul), dir., Pour une histoire politique de la France méditerranéenne, Rennes, Presses universitaires de Rennes, 2021, p. 435-442.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.435-442, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonial and Corruption History: Conclusions and Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corruption, Empire and Colonialism in the Modern Era : a global perspective. Ronald Kroeze, Pol Dalmau, Frédéric Monier (editors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.339-355, 2021, Palgrave Studies in Comparative Global History, 978-981-16-0254-2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-0255-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;tigres à face humaine&amp;quot; : l'argent immoral, antipatriotique et illégitime en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gemma Rubí I Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Monier, Olivier Dard, Jens Ivo Engels. L'argent immoral et les profiteurs de guerre à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.349-365, 2021, 978-2-8076-1664-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El dinero de los diputados: remuneración, profesionalización y corrupción en Francia, 1789-1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Antonia Peña; Diego José Feria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrupcion politica y liberalismo en el largo siglo XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comares editorial, pp.3-17, 2020, Comares Historia, 978-84-9045-896-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researching the history of transparency: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Monier, Jens Ivo Engels. History of Transparency in Politics and Society. V&amp;R Unipress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V&amp;R Unipress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-20, 2020, 978-3-8471-1155-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie médiatique, imaginaire de la clandestinité, et complotisme : avant propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part de l’ombre. Histoire de la clandestinité politique au XXe siècle. Virgile Cirefice, Grégoire Le Quang, Charles Riondet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Champ Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-179, 2019, Epoques, 979-10-267-0832-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demopolis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dénoncer la corruption. Chevaliers blancs, pamphlétaires et promoteurs de la transparence à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Mattina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattina, Cesare; Monier, Frédéric; Dard, Olivier; Engels, Jens Ivo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dénoncer la corruption. Chevaliers blancs, pamphlétaires et promoteurs de la transparence à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demopolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-31, 2018, 978-2-35457-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique socialiste de la morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Marton; Olivier Dard; Frédéric Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie, XVIIIe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne (PUPS), pp.177-189, 2017, Mondes contemporains, 979-10-231-0577-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain et le sel : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Marton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie : XVIIIe -XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris Sorbonne (PUPS), pp.7-21, 2017, Mondes contemporains, 979-10-231-0577-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04038706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement des démocraties: l'invention française de la non-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jordi Canal; Vincent Duclert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre d'Espagne, un conflit qui a façonné l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.106-116, 2016, 9782200616175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu au premier rang ? Socialistes et communistes français face à la corruption (1892-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Biard; Philippe Bourdin; Hervé Leuwers; Alain Tourret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertu et politique. les pratiques des législateurs (1789-2014). Sous la direction de Michel Biard, Philippe Bourdin, Hervé Leuwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes (PUR), pp.339-352, 2015, Société des études robespierristes, 978-2-7535-4138-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réprimer la corruption: conflits politiques et réponses pénales dans la France de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Laurent Mucchielli; Adrien Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre et lutter contre la corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.19-32, 2015, Droits, pouvoirs et sociétés, 978-2-7314-0971-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais la véritable corruption n’existe plus » Les patronages à l’ère de la critique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronage et corruption politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Dard; Jens Ivo Engels; Andreas Fahrmeir; Frédéric Monier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Armand Colin, pp.13-28, 2014, Les coulisses du politique dans l'Europe contemporaine, 9782200274368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conspiration et corruption : la morale politique en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Hincker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, République, démocratie. France, 1789-1899</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.269-285, 2014, Clés concours, 978-2350302744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pouvoir personnel »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Petiteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, République, démocratie en France (1789-1899)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandales et corruption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais la véritable corruption n'existe plus'.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Monier; Olivier Dard; Jens Ivo Engels. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patronage et corruption politiques dans l'Europe contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Armand Colin, pp.13-32, 2014, Les coulisses du politique dans l'Europe contemporaine, 978-2-200-27437-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Conspiration et corruption : la morale politique en débats »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté, République, démocratie en France (1789-1899</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des 'faveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Fontaine; Frédéric Monier; Christophe Prochasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2013, 978-2-7071-7423-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La République des 'faveurs'&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une contre-histoire de la IIIe République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et politique: rien de nouveau?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"éléments de réponse/libertés de l'historien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 'democratic patronage': social integration and Republican legitimacy in France (circa 1880 - circa 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integration, Legitimation, Korruption. Politische Patronage in früher Neuzeit und Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p.97-112, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le patrimoine mémoriel de l’Empire dans l’identité nationale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Petiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrimoine, sources et paradoxes de l’identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’ombre à la lumière. Les archives françaises de retour de Moscou (1940-2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien-Yves Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives « secrètes » secrets d’archives ? Historiens et archivistes face aux archives sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-148, 2003, 9782271077943. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.1510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02020650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Becker historien. Pour comprendre le XXe siècle européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audoin-Rouzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cœuré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Duclert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique et la guerre. Pour comprendre le XXe siècle européen. Hommage à Jean-Jacques Becker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Viénot - Noésis, pp.621-631, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02011806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taureau du Vaucluse Édouard Daladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures politiques: images, représentations, portraits, caricatures dans le Midi rhodanien de 1789 à 1939 : Colloque du 40ème anniversaire de la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'histoire moderne et contemporaine de Nîmes et du Gard, Nov 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprisonnés pour raison d’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Procès politiques: tribunes ou tremplin pour l'opposition?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans; Comité d'histoire politique et parlementaire, Nov 2021, Orléans (45), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre «principios regeneradores» y escándalos: el caso francés en el siglo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La corrupción política en la España contemporánea. Un enfoque interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vertu au premier rang&amp;quot;? Socialistes et communistes français face à la corruption (1892-1941)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertu et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des études robespierristes, Sep 2014, Paris, France. pp.339-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour une histoire comparée: micro politique et normes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La corruption au Québec et dans les démocraties occidentales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'villes corrompues': genèse contemporaine de nouvelles perceptions (fin XIXe-début Xxe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Failles françaises dans la lutte contre la corruption »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches historiques sur la corruption: débats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des hautes études juridiques. Conférence en ligne sur : http://www.ihej.org/frederic-monier-lhistoire-de-la-corruption/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption injustifiable: débats publics, pratiques de pouvoir, cultures politiques (19e-20e siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au New Europe College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réprimer la corruption: conflits politiques et réponses pénales dans la France de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Comprendre et lutter contre la corruption »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire comparée des faveurs et de la corruption: France et Allemagne, 19e-20e siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Ivo Engels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre privé et public. Les Européens et le pouvoir politique, 19e-20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième guerre du sergent Daladier? expériences militaires et mises en scène d'un gouvernant (1914-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "1939-1914: la "drôle de guerre au regard de la Grande Guerre", François Lagrange dir., Paris, musée de l'Armée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Blum, la quête de moralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La haine et la ferveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://www.jean-jaures.org/Publications/Notes/La-haine-et-la-ferveur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Blum, les socialistes français et les réfugiés dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://jean-jaures.org/nos-productions/leon-blum-les-socialistes-francais-et-les-refugies-dans-les-annees-1930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01523324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption et politique, rien de nouveau?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, 185 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parti communiste français et ses militants durant la Seconde Guerre mondiale&amp;quot; et &amp;quot;Quantième de l'espérance&amp;quot;, dans France Bloch et Frédo Sérazin. Un couple en Résistance,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00644208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une norme démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Portalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9559,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB858887"/>
+    <w:nsid w:val="C6BAB55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9707,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E70A5FE6"/>
+    <w:nsid w:val="A7223182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9941,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-monier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1099-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pock.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferran Toledano Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pubill Brugu&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Maria Rubi Casals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kroeze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Dalmau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/sozial-und-kulturgeschichte/55486/history-of-transparency-in-politics-and-society" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009178v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198804001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rub&#237;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/115-2019-01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candar Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulg&#233;ras Anne-Jos&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fulgeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.461" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2001.1157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.2870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404244" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3390" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1993.3000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734825v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386674-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290087-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/las-sombras-de-la-transparencia_145522/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031954v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gemma Rub&#237; I Casals" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031938v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/virgile-cirefice-gregoire-le-quang-charles-riondet-dir-la-part-de-lombre/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038706v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330912v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644202v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Yves Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1510" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1510" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954306v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523319v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644208v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-monier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1099-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057604703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-h3iRo0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117432238" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pock.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330941v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523231v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Ferran Toledano Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pubill Brugu&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Maria Rubi Casals" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Kroeze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Dalmau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/sozial-und-kulturgeschichte/55486/history-of-transparency-in-politics-and-society" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038699v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Marton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519123v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519121v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041780v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198804001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Rub&#237;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55509/ayer/115-2019-01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candar Gilles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulg&#233;ras Anne-Jos&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fulgeras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330869v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657478v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04041794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2001.1157" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404244" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.2870" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1999.1791" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3390" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhmc.1994.1718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038733v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1993.3000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386674-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003290087-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032045v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/las-sombras-de-la-transparencia_145522/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04032012v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324712v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03898982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0255-9_13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gemma Rub&#237; I Casals" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009962v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champ-vallon.com/virgile-cirefice-gregoire-le-quang-charles-riondet-dir-la-part-de-lombre/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330937v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020650v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Yves Laurent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/1510" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.1510" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036450v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330899v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330892v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644199v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>