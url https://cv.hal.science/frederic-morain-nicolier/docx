--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Morain-Nicolier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésUniversité de Reims-Champagne-ArdenneIUT de TroyesDept. GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-morain-nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0989-1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144103397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Statistic Detector for Structural Image Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2025.3543207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective shearlet-based anisotropic diffusion technique for despeckling ultrasound medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.10491-10514. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Local Dissimilarity Map With Weibull Distribution–Application to 2-Class and Multi-Class Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.35750-35767. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Supervised Classification Method of Acoustic Emission Signals: Damage Mechanisms Identification of Non-hybrid and Hybrid Flax Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-022-00850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Aerial Images Change Detection Based on a Color Local Dissimilarity Map and k -means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Landre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.6517705. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3216952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical H.264 Double Compression Detection Method Based on DCT Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michel Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4271-4283. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking via the Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661822010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-based time–frequency distributions as features for epileptic EEG signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.102268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human motion tracking under indoor and outdoor surveillance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJICA.2020.111226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Line Segmentation and Binarization of Handwritten Historical Documents Using the Fast and Adaptive Bidimensional Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mohamed Dyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2019.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Technique to Secure Printed Matrix Barcode—Application for Anti-Counterfeit Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.131839-131850. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face presentation attack detection based on a statistical model of image noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.175429-175442. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2957273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based assistive aid for blind people using object recognition in dissimilar frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Intelligence Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3-4), pp.1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAIP.2019.10010766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual substitution system for room labels identification based on text detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1/2), pp.210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISTA.2018.10012894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising of dynamic PET images using a multi-scale transform and non-local means filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering for building a learning database of acoustic emission signals to identify damage mechanisms in unidirectional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approach for early uptake automatic quantification of breast cancer by 18F-FDG PET images sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ketata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Sallemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled-Distance-Transforms and Monotonicity of Autocorrelations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1235-1239. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2325407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Preserving Non-Rigid Registration Algorithm with Integration Shape Knowledge to Segment Brain Subcortical Structures from MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangbo Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshuang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (7), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Level Local Dissimilarity Map and Global Dissimilarity Index for Quality of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-image comparison with local-dissimilarity quantiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp. 1461-1478. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multiresolution analysis and fast wavelet transform: application to wavelet shrinkage denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (10), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete wavelet transform implementation in Fourier domain for multidimensional signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truchetet F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1479701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel edge detection for dimensional control by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1316089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Signal Characterization and Classification with Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France. pp.1947-1951, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.36-40, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMID: A New Dataset for Copy-Move Forgeries on ID Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anchorage, United States. pp.3028-3032, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dublin, Ireland. pp.631-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a human being via the gray local dissimilarity map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCV49265.2020.9204052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Removal Forgery Detection Through Reflectance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Louisville, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT51521.2020.9408870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy and Move Forgery Detection Using SIFT and Local Color Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP45357.2019.8969355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFACTO: Image and Face Manipulation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tajini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Forgery Detection Solution based on DCT Coefficient Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.487-494, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007412804870494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Spoofing Detection for Smartphones using a 3D Reconstruction and the Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, France. pp.286-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation Algorithm: New Structural Similarity by Using Distance Transform Approach and Gradient Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Hemam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeggari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal, Image, Vision and their Applications (SIVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guelma, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVA.2018.8661089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermarking technique to secure printed QR codes using a statistical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada. pp.288-292, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d’endommagement des composites à renfort végétal à l’aide d’une classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence Euromaghrébine des BioComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face spoofing attack detection based on the behavior of noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.119-123, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7905815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Non Local Mean based filter for Positron Emission Tomography imaging denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Monastir, Tunisia. pp.108-112, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Dissimilarity Measures of Frames in Visual Substitution System for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Imaging and Visualization (CGiV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGiV.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind image quality metric for blurry and noisy image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Second International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shimla, France. pp.193-197, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform measure based on edge-region information: An algorithm for image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, France. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE TRAITEMENT D'UNE IMAGE CANDIDATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4091098. 2022, https://worldwide.espacenet.com/publicationDetails/biblio?FT=D&amp;date=20221123&amp;DB=EPODOC&amp;locale=fr_EP&amp;CC=EP&amp;NR=4091098A1&amp;KC=A1&amp;ND=5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Morain-Nicolier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésUniversité de Reims-Champagne-ArdenneIUT de TroyesDept. GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-morain-nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0989-1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144103397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Statistic Detector for Structural Image Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2025.3543207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective shearlet-based anisotropic diffusion technique for despeckling ultrasound medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.10491-10514. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking via the Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661822010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Supervised Classification Method of Acoustic Emission Signals: Damage Mechanisms Identification of Non-hybrid and Hybrid Flax Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-022-00850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Local Dissimilarity Map With Weibull Distribution–Application to 2-Class and Multi-Class Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.35750-35767. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Aerial Images Change Detection Based on a Color Local Dissimilarity Map and k -means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Landre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.6517705. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3216952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical H.264 Double Compression Detection Method Based on DCT Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michel Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4271-4283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-based time–frequency distributions as features for epileptic EEG signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.102268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human motion tracking under indoor and outdoor surveillance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJICA.2020.111226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based assistive aid for blind people using object recognition in dissimilar frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Intelligence Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3-4), pp.1. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAIP.2019.10010766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Technique to Secure Printed Matrix Barcode—Application for Anti-Counterfeit Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.131839-131850. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Line Segmentation and Binarization of Handwritten Historical Documents Using the Fast and Adaptive Bidimensional Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mohamed Dyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2019.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face presentation attack detection based on a statistical model of image noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.175429-175442. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2957273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual substitution system for room labels identification based on text detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1/2), pp.210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISTA.2018.10012894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising of dynamic PET images using a multi-scale transform and non-local means filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering for building a learning database of acoustic emission signals to identify damage mechanisms in unidirectional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled-Distance-Transforms and Monotonicity of Autocorrelations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1235-1239. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2325407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approach for early uptake automatic quantification of breast cancer by 18F-FDG PET images sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ketata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Sallemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Preserving Non-Rigid Registration Algorithm with Integration Shape Knowledge to Segment Brain Subcortical Structures from MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangbo Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshuang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (7), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Level Local Dissimilarity Map and Global Dissimilarity Index for Quality of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-image comparison with local-dissimilarity quantiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp. 1461-1478. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multiresolution analysis and fast wavelet transform: application to wavelet shrinkage denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (10), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete wavelet transform implementation in Fourier domain for multidimensional signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truchetet F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1479701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel edge detection for dimensional control by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1316089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Signal Characterization and Classification with Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France. pp.1947-1951, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.36-40, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMID: A New Dataset for Copy-Move Forgeries on ID Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anchorage, United States. pp.3028-3032, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dublin, Ireland. pp.631-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a human being via the gray local dissimilarity map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCV49265.2020.9204052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Removal Forgery Detection Through Reflectance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Louisville, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT51521.2020.9408870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Forgery Detection Solution based on DCT Coefficient Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.487-494, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007412804870494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy and Move Forgery Detection Using SIFT and Local Color Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP45357.2019.8969355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFACTO: Image and Face Manipulation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tajini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Spoofing Detection for Smartphones using a 3D Reconstruction and the Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, France. pp.286-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation Algorithm: New Structural Similarity by Using Distance Transform Approach and Gradient Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Hemam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeggari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal, Image, Vision and their Applications (SIVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guelma, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVA.2018.8661089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermarking technique to secure printed QR codes using a statistical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada. pp.288-292, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face spoofing attack detection based on the behavior of noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.119-123, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7905815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d’endommagement des composites à renfort végétal à l’aide d’une classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence Euromaghrébine des BioComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Non Local Mean based filter for Positron Emission Tomography imaging denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Monastir, Tunisia. pp.108-112, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Dissimilarity Measures of Frames in Visual Substitution System for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Imaging and Visualization (CGiV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGiV.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind image quality metric for blurry and noisy image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Second International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shimla, France. pp.193-197, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform measure based on edge-region information: An algorithm for image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, France. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE TRAITEMENT D'UNE IMAGE CANDIDATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4091098. 2022, https://worldwide.espacenet.com/publicationDetails/biblio?FT=D&amp;date=20221123&amp;DB=EPODOC&amp;locale=fr_EP&amp;CC=EP&amp;NR=4091098A1&amp;KC=A1&amp;ND=5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4FFFF41"/>
+    <w:nsid w:val="56082EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-morain-nicolier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0989-1068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144103397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Khlifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morain-Nicolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13642-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564475v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ech-Choudany" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00850-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mahfoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Mrabti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661822010047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2020.111226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mohamed Dyla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2019.04.128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02394822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2957273" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jabnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIP.2019.10010766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2018.10012894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jomaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ketata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sallemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Slima" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.07.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGW6JCN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2325407" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangbo Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshuang Qiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGXJH82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truchetet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNVFCZW0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truchetet F." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1479701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1316089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT51521.2020.9408870" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969355" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tajini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903181" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Viet Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007412804870494" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Trong Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zianou Ahmed Seghir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeggari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVA.2018.8661089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phuong Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huy Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03597252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7905815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707581" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089447" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-morain-nicolier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0989-1068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144103397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Khlifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morain-Nicolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13642-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Mrabti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661822010047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ech-Choudany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00850-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mahfoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2020.111226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jabnoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIP.2019.10010766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mohamed Dyla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2019.04.128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02394822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2957273" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2018.10012894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jomaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2325407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ketata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sallemi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Slima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGW6JCN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangbo Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshuang Qiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGXJH82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truchetet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNVFCZW0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truchetet F." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1479701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1316089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT51521.2020.9408870" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Viet Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007412804870494" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tajini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903181" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Trong Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zianou Ahmed Seghir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeggari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVA.2018.8661089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phuong Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huy Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7905815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03597252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707581" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089447" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>