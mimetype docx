--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Morain-Nicolier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésUniversité de Reims-Champagne-ArdenneIUT de TroyesDept. GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-morain-nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0989-1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144103397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Statistic Detector for Structural Image Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2025.3543207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective shearlet-based anisotropic diffusion technique for despeckling ultrasound medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.10491-10514. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking via the Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661822010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Supervised Classification Method of Acoustic Emission Signals: Damage Mechanisms Identification of Non-hybrid and Hybrid Flax Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-022-00850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Local Dissimilarity Map With Weibull Distribution–Application to 2-Class and Multi-Class Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.35750-35767. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Aerial Images Change Detection Based on a Color Local Dissimilarity Map and k -means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Landre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.6517705. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3216952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical H.264 Double Compression Detection Method Based on DCT Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michel Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4271-4283. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-based time–frequency distributions as features for epileptic EEG signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.102268. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human motion tracking under indoor and outdoor surveillance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.181. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJICA.2020.111226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based assistive aid for blind people using object recognition in dissimilar frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Intelligence Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3-4), pp.1. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAIP.2019.10010766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Technique to Secure Printed Matrix Barcode—Application for Anti-Counterfeit Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.131839-131850. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Line Segmentation and Binarization of Handwritten Historical Documents Using the Fast and Adaptive Bidimensional Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mohamed Dyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2019.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face presentation attack detection based on a statistical model of image noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.175429-175442. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2957273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual substitution system for room labels identification based on text detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1/2), pp.210. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISTA.2018.10012894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising of dynamic PET images using a multi-scale transform and non-local means filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering for building a learning database of acoustic emission signals to identify damage mechanisms in unidirectional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled-Distance-Transforms and Monotonicity of Autocorrelations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1235-1239. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2325407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approach for early uptake automatic quantification of breast cancer by 18F-FDG PET images sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ketata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Sallemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Preserving Non-Rigid Registration Algorithm with Integration Shape Knowledge to Segment Brain Subcortical Structures from MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangbo Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshuang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (7), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Level Local Dissimilarity Map and Global Dissimilarity Index for Quality of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-image comparison with local-dissimilarity quantiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp. 1461-1478. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multiresolution analysis and fast wavelet transform: application to wavelet shrinkage denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (10), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete wavelet transform implementation in Fourier domain for multidimensional signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truchetet F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1479701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel edge detection for dimensional control by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1316089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Signal Characterization and Classification with Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France. pp.1947-1951, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.36-40, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMID: A New Dataset for Copy-Move Forgeries on ID Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anchorage, United States. pp.3028-3032, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dublin, Ireland. pp.631-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a human being via the gray local dissimilarity map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCV49265.2020.9204052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Removal Forgery Detection Through Reflectance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Louisville, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT51521.2020.9408870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Forgery Detection Solution based on DCT Coefficient Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.487-494, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007412804870494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy and Move Forgery Detection Using SIFT and Local Color Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP45357.2019.8969355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFACTO: Image and Face Manipulation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tajini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Spoofing Detection for Smartphones using a 3D Reconstruction and the Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, France. pp.286-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation Algorithm: New Structural Similarity by Using Distance Transform Approach and Gradient Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Hemam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeggari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal, Image, Vision and their Applications (SIVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guelma, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVA.2018.8661089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermarking technique to secure printed QR codes using a statistical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada. pp.288-292, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face spoofing attack detection based on the behavior of noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.119-123, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7905815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d’endommagement des composites à renfort végétal à l’aide d’une classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence Euromaghrébine des BioComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Non Local Mean based filter for Positron Emission Tomography imaging denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Monastir, Tunisia. pp.108-112, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Dissimilarity Measures of Frames in Visual Substitution System for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Imaging and Visualization (CGiV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGiV.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind image quality metric for blurry and noisy image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Second International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shimla, France. pp.193-197, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform measure based on edge-region information: An algorithm for image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, France. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE TRAITEMENT D'UNE IMAGE CANDIDATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4091098. 2022, https://worldwide.espacenet.com/publicationDetails/biblio?FT=D&amp;date=20221123&amp;DB=EPODOC&amp;locale=fr_EP&amp;CC=EP&amp;NR=4091098A1&amp;KC=A1&amp;ND=5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:90.364583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Morain-Nicolier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universitésUniversité de Reims-Champagne-ArdenneIUT de TroyesDept. GEII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">frederic-morain-nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0989-1068</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144103397</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Q06K5GcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Statistic Detector for Structural Image Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.1168-1183. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2025.3543207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective shearlet-based anisotropic diffusion technique for despeckling ultrasound medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.10491-10514. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-022-13642-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Supervised Classification Method of Acoustic Emission Signals: Damage Mechanisms Identification of Non-hybrid and Hybrid Flax Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10921-022-00850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling a Local Dissimilarity Map With Weibull Distribution–Application to 2-Class and Multi-Class Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.35750-35767. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3164210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Aerial Images Change Detection Based on a Color Local Dissimilarity Map and k -means Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Landre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.6517705. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2022.3216952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical H.264 Double Compression Detection Method Based on DCT Coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Michel Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.4271-4283. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3140588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motion Tracking via the Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.162-173. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661822010047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity-based time–frequency distributions as features for epileptic EEG signal classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, pp.102268. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2020.102268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human motion tracking under indoor and outdoor surveillance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.181. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJICA.2020.111226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Technique to Secure Printed Matrix Barcode—Application for Anti-Counterfeit Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.131839-131850. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2937465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Line Segmentation and Binarization of Handwritten Historical Documents Using the Fast and Adaptive Bidimensional Empirical Mode Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Mohamed Dyla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijleo.2019.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face presentation attack detection based on a statistical model of image noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.175429-175442. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2957273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video-based assistive aid for blind people using object recognition in dissimilar frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Intelligence Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3-4), pp.1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAIP.2019.10010766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual substitution system for room labels identification based on text detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Benzarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1/2), pp.210. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISTA.2018.10012894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoising of dynamic PET images using a multi-scale transform and non-local means filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised clustering for building a learning database of acoustic emission signals to identify damage mechanisms in unidirectional laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled-Distance-Transforms and Monotonicity of Autocorrelations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (10), pp.1235-1239. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2014.2325407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor analysis-based approach for early uptake automatic quantification of breast cancer by 18F-FDG PET images sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Ketata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Sallemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Slima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.19-31. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Topology Preserving Non-Rigid Registration Algorithm with Integration Shape Knowledge to Segment Brain Subcortical Structures from MRI Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangbo Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshuang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (7), pp.2418-2427. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gray Level Local Dissimilarity Map and Global Dissimilarity Index for Quality of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.281-286. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090812-3-DK-2006.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary-image comparison with local-dissimilarity quantiﬁcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (5), pp. 1461-1478. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2007.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational multiresolution analysis and fast wavelet transform: application to wavelet shrinkage denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (10), pp.1735-1747. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2004.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete wavelet transform implementation in Fourier domain for multidimensional signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truchetet F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.338. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1479701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subpixel edge detection for dimensional control by artificial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Laligant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1316089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Signal Characterization and Classification with Time-Frequency Distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-stationarity and statistics for EEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Classification Using Local Dissimilarity Maps of Gray-Level Co-Occurrence Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lyon, France. pp.1947-1951, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10714930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Image Change Detection Using Disjoint Information and Local Dissimilarity Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bordeaux, France. pp.36-40, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9898062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMID: A New Dataset for Copy-Move Forgeries on ID Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Anchorage, United States. pp.3028-3032, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast process for classifying structural image pairs using Weibull parameters extracted from undersampled Local Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dublin, Ireland. pp.631-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a human being via the gray local dissimilarity map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafae Mrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Tairi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fez, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCV49265.2020.9204052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-Removal Forgery Detection Through Reflectance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Louisville, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT51521.2020.9408870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copy and Move Forgery Detection Using SIFT and Local Color Dissimilarity Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP45357.2019.8969355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFACTO: Image and Face Manipulation Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Tajini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dugelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A Coruna, Spain. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Image Forgery Detection Solution based on DCT Coefficient Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.487-494, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0007412804870494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Spoofing Detection for Smartphones using a 3D Reconstruction and the Motion Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Trong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathel Zitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems Security and Privacy (ICISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Funchal, France. pp.286-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Evaluation Algorithm: New Structural Similarity by Using Distance Transform Approach and Gradient Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Hemam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeggari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Signal, Image, Vision and their Applications (SIVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Guelma, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIVA.2018.8661089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A watermarking technique to secure printed QR codes using a statistical test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada. pp.288-292, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8308650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de reconnaissance de formes basées sur la carte de dissimilarité locale pour la classification des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face spoofing attack detection based on the behavior of noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai Phuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Delahaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States. pp.119-123, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2016.7905815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des mécanismes d’endommagement des composites à renfort végétal à l’aide d’une classification supervisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Ech-Choudany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Bellach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1re conférence Euromaghrébine des BioComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and Non Local Mean based filter for Positron Emission Tomography imaging denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawres Khlifa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Monastir, Tunisia. pp.108-112, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Dissimilarity Measures of Frames in Visual Substitution System for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Jabnoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bensarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Amiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics, Imaging and Visualization (CGiV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Beni Mellal, Morocco. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGiV.2016.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind image quality metric for blurry and noisy image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Second International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Shimla, France. pp.193-197, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIIP.2013.6707581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance transform measure based on edge-region information: An algorithm for image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zianou Ahmed Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fella Hachouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morain-Nicolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Third World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, France. pp.125-130, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NaBIC.2011.6089447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de comparaison d'images binaires quantifiant les dissimilarités locales Application à la classification d'impressions anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Baudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su Ruan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 2006, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation en EEG néotanal — Apprentissage sur des représentations temps-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Givernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE TRAITEMENT D'UNE IMAGE CANDIDATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Morain-Nicolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Retraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP4091098. 2022, https://worldwide.espacenet.com/publicationDetails/biblio?FT=D&amp;date=20221123&amp;DB=EPODOC&amp;locale=fr_EP&amp;CC=EP&amp;NR=4091098A1&amp;KC=A1&amp;ND=5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56082EB3"/>
+    <w:nsid w:val="CCF56A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-morain-nicolier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0989-1068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144103397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Moussa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Khlifa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morain-Nicolier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13642-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Mrabti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661822010047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ech-Choudany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00850-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mahfoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2020.111226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jabnoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIP.2019.10010766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937465" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mohamed Dyla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2019.04.128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02394822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2957273" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2018.10012894" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jomaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Mabrouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2325407" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ketata" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sallemi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Slima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGW6JCN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangbo Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshuang Qiu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.01.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGXJH82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baussard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truchetet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNVFCZW0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380370v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truchetet F." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1479701" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1316089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506723" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343262v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT51521.2020.9408870" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Viet Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007412804870494" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461503v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969355" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tajini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903181" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Trong Nguyen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zianou Ahmed Seghir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeggari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVA.2018.8661089" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phuong Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huy Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7905815" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03597252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523063" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensarti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707581" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089447" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225833v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-morain-nicolier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0989-1068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144103397" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Q06K5GcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diaw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morain-Nicolier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delahaies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Landr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2025.3543207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawres Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morain-Nicolier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-13642-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564475v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ech-Choudany" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00850-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3164210" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Landre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3216952" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Mahfoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michel Pic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3140588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Mrabti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Bellach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ech-Choudany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tairi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661822010047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2020.102268" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343254v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJICA.2020.111226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Phuong Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2937465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Mohamed Dyla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2019.04.128" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02394822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2957273" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jabnoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIP.2019.10010766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISTA.2018.10012894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jomaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Mabrouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.11.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2014.2325407" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ketata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Sallemi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Slima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2013.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGW6JCN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangbo Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshuang Qiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.01.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGXJH82H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Landr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090812-3-DK-2006.0073" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Millon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.07.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHLS9K4W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380357v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baussard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Truchetet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2004.06.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNVFCZW0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laligant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truchetet F." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1479701" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1316089" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10714930" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825173v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506723" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV49265.2020.9204052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT51521.2020.9408870" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02461503v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP45357.2019.8969355" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02373490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Tajini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dugelay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903181" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Viet Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007412804870494" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Trong Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zianou Ahmed Seghir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Hachouf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Hemam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeggari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIVA.2018.8661089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120063v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Phuong Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huy Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8308650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140040v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02886540v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2016.7905815" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03597252v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523063" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297224v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bensarti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGiV.2016.53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIIP.2013.6707581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NaBIC.2011.6089447" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baudrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>