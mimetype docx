--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -1267,234 +1267,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories of Paris's Fortifications : Fragmentation and Hierarchy of the Parisian Spaces</w:t>
+                <w:t xml:space="preserve">Enjeux sociopolitiques et conflits territoriaux à propos de la construction des Fortifications de Paris : oppositions, négociations, décisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers and Identities Within Cities: Intercultural Communication, Jurisdictions, and the Management of Urban Space from the Middle Ages to Modernity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Urban History, 2006, Stockholm, Sweden. pp.109</w:t>
+              <w:t xml:space="preserve">Violence et conciliation. La résolution des conflits sociopolitiques en Europe au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universités Paris IV / XII, Jan 2007, Créteil Paris, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863974v1</w:t>
+                <w:t xml:space="preserve">hal-00863980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français face à l'État : les pétitions aux assemblées de 1815 à 1940</w:t>
+                <w:t xml:space="preserve">Territories of Paris's Fortifications : Fragmentation and Hierarchy of the Parisian Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'individu face au pouvoir : les pétitions aux Assemblées parlementaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Nationales, Oct 2007, Paris, France. pp.39</w:t>
+              <w:t xml:space="preserve">Frontiers and Identities Within Cities: Intercultural Communication, Jurisdictions, and the Management of Urban Space from the Middle Ages to Modernity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Urban History, 2006, Stockholm, Sweden. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863987v1</w:t>
+                <w:t xml:space="preserve">hal-00863974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux sociopolitiques et conflits territoriaux à propos de la construction des Fortifications de Paris : oppositions, négociations, décisions</w:t>
+                <w:t xml:space="preserve">Les Français face à l'État : les pétitions aux assemblées de 1815 à 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence et conciliation. La résolution des conflits sociopolitiques en Europe au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universités Paris IV / XII, Jan 2007, Créteil Paris, France. pp.105</w:t>
+              <w:t xml:space="preserve">L'individu face au pouvoir : les pétitions aux Assemblées parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales, Oct 2007, Paris, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863980v1</w:t>
+                <w:t xml:space="preserve">hal-00863987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1776,195 +1776,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour de la réforme municipale britannique de 1835 : la fin de l'Ancien régime urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Matthieu Delage. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genres urbains ; autour d'Annie Fourcaut sous la direction d'E.Bellanger et alii, Grâne, Créaphis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2354281463</w:t>
+              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-35, 2019, 978-2-913661-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261458v1</w:t>
+                <w:t xml:space="preserve">hal-02128515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la partie 1. Investir et remanier l'Est populaire parisien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autour de la réforme municipale britannique de 1835 : la fin de l'Ancien régime urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vivre à l’est de Paris : inégalités, mobilités et recompositions socio-spatiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genres urbains ; autour d'Annie Fourcaut sous la direction d'E.Bellanger et alii, Grâne, Créaphis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2354281463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Œil d’Or, collection Critiques &amp; Cités (Labex Futurs urbains)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02128515v1</w:t>
+                <w:t xml:space="preserve">hal-03261458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adresses et pétitions</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandemange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863987v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bock" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandemange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/142-vivre-a-l-est-de-paris-9782913661974.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>