--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2003,321 +2003,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-wave and near infrared π-conjugated polymers hosted in a biocompatible microemulsion: a pioneering approach for photoacoustic contrast agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Mitsou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1tb02257a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.7331-7343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740222v1</w:t>
+                <w:t xml:space="preserve">hal-03920223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+                <w:t xml:space="preserve">Short-wave and near infrared π-conjugated polymers hosted in a biocompatible microemulsion: a pioneering approach for photoacoustic contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Mitsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Theochari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Vassiliadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aristotelis Xenakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.7331-7343. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.2680 - 2690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1tb02257a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920223v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Hydroxypropyl)methyl Cellulose-Chitosan Film as a Matrix for Lipase Immobilization. Part ΙΙ: Structural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Vassiliadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tsirigotis-Maniecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,295 +2535,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil-in-water microemulsions for topical application: structural study, cytotoxic effect and insect repelling activity</w:t>
+                <w:t xml:space="preserve">Stabilization of all-aqueous droplets by interfacial self-assembly of fatty acids bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria D Chatzidaki</w:t>
+                <w:t xml:space="preserve">Noëmie Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soteria Demisli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios P Papachristos</w:t>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 617, pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780729v1</w:t>
+                <w:t xml:space="preserve">hal-03626236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of all-aqueous droplets by interfacial self-assembly of fatty acids bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential oil-in-water microemulsions for topical application: structural study, cytotoxic effect and insect repelling activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria D Chatzidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soteria Demisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Zingkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Coudon</w:t>
+                <w:t xml:space="preserve">Panagiota G V Liggri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Dimitrios P Papachristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 617, pp.257-266. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.02.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626236v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large area Al2O3-Au raspberry-like nanoclusters from iterative block-copolymer self-assembly</w:t>
               </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Missègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (30), pp.1-10</w:t>
@@ -3460,317 +3460,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01839711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering studies in self-organised diblock copolymer systems</w:t>
+                <w:t xml:space="preserve">Surfactant films in lyotropic lamellar (and related) phases: Fluctuations and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 295, pp. 1383-1389. </w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp. 363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-017-4082-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566927v1</w:t>
+                <w:t xml:space="preserve">hal-01590213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant films in lyotropic lamellar (and related) phases: Fluctuations and interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.06.009⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (13), pp.3223-3233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590213v1</w:t>
+                <w:t xml:space="preserve">hal-01560254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scattering studies in self-organised diblock copolymer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (13), pp.3223-3233. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 295, pp. 1383-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-017-4082-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560254v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superflexibility of graphene oxide</w:t>
               </w:r>
@@ -4063,51 +4063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4184,51 +4184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,278 +4980,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Castets</w:t>
+                <w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010620v1</w:t>
+                <w:t xml:space="preserve">hal-00990285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
+                <w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien L. Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t>
+              <w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990285v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric-Induced Effects on Stabilizing a Lamellar Structure</w:t>
               </w:r>
@@ -5289,51 +5289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp. 13717-13722. </w:t>
@@ -5423,51 +5423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (18), pp. 5547-5555. </w:t>
@@ -5629,493 +5629,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Brownian motion in ordered phases of DNA fragments</w:t>
+                <w:t xml:space="preserve">Gaussian deconvolution: a useful method for a form-free modeling of scattering data from monoand multilayered planar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dobrindt</w:t>
+                <w:t xml:space="preserve">Cristiano L. P. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Gerbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rodrigo Teixeira da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">Emerson R. T. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12003-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp. 1278-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188981204191X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662792v1</w:t>
+                <w:t xml:space="preserve">hal-00756203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Phosphonium Alkyl Substituents on the Rheological and Thermal Properties of Phosphonium-PAA-Based Supramolecular Polymeric Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic Brownian motion in ordered phases of DNA fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dobrindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinrong Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">E. Rodrigo Teixeira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L.P. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma3019624⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764246v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian deconvolution: a useful method for a form-free modeling of scattering data from monoand multilayered planar systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Phosphonium Alkyl Substituents on the Rheological and Thermal Properties of Phosphonium-PAA-Based Supramolecular Polymeric Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson R. T. Silva</w:t>
+                <w:t xml:space="preserve">Xinrong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S002188981204191X⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp. 9500-9506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3019624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00756203v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Brittle to Pliant Viscoelastic Materials with Solid State Linear Polyphosphonium-Carboxylate Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6294,546 +6294,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly, Foaming, and Emulsifying Properties of Sodium Alkyl Carboxylate/Guanidine Hydrochloride Aqueous Mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymeric Nanoparticles Stabilized by Surfactants Investigated by Light Scattering, Small-Angle Neutron Scattering, and Cryo-TEM Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Luis Ventureina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
+                <w:t xml:space="preserve">Jiri Panek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey K. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cestmir Konak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2002404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp. 888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2010.488475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594273v1</w:t>
+                <w:t xml:space="preserve">hal-00606136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Nanoparticles Stabilized by Surfactants Investigated by Light Scattering, Small-Angle Neutron Scattering, and Cryo-TEM Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey K. Filippov</w:t>
+                <w:t xml:space="preserve">Self-Assembly, Foaming, and Emulsifying Properties of Sodium Alkyl Carboxylate/Guanidine Hydrochloride Aqueous Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cestmir Konak</w:t>
+                <w:t xml:space="preserve">Jorge Luis Ventureina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (6), pp. 888-897. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp. 4505-4513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01932691.2010.488475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la2002404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606136v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t>
+                <w:t xml:space="preserve">Polymorphism of Natural Fatty Acid Liquid Crystalline Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Courreges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
+                <w:t xml:space="preserve">Hélène Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiko Oda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp. 272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203841y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616617v1</w:t>
+                <w:t xml:space="preserve">hal-00662769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of Natural Fatty Acid Liquid Crystalline Phases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
+                <w:t xml:space="preserve">Cecile Courreges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mazuyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 28 (1), pp. 272-282. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la203841y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662769v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
               </w:r>
@@ -7121,51 +7121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,315 +7491,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of self-organized diblock copolymer solutions in partially miscible solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunno Novales</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petr Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdnek Tuzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pesce da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp. 2944-2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b917506g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442745v1</w:t>
+                <w:t xml:space="preserve">hal-00471510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of self-organized diblock copolymer solutions in partially miscible solvents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zdnek Tuzar</w:t>
+                <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Kadlec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brunno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp. 2944-2949. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341 (1), pp. 38-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b917506g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471510v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
               </w:r>
@@ -8103,51 +8103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,51 +8250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soahary Andriamanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Arazam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8485,298 +8485,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203921v1</w:t>
+                <w:t xml:space="preserve">hal-00203945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp. 74-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203945v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined diffusion of hydrophilic probes inserted in lyotropic lamellar phases</w:t>
               </w:r>
@@ -8788,51 +8788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien van Effenterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,698 +9432,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelles in Ionic Liquids: Aggregation Behavior of Alkyl Poly(ethyleneglycol)-ethers in 1-Butyl-3-methyl-imidazolium Type Ionic Liquids</w:t>
+                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination: Application to Glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Patrascu</w:t>
+                <w:t xml:space="preserve">Chrystel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scott Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200500419⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (12), pp.4340-4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.106.088401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018852v1</w:t>
+                <w:t xml:space="preserve">hal-05238090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination: Application to Glucose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.106.088401⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
+                <w:t xml:space="preserve">Amphiphilic diblock copolymers with adhesive properties: I. Structure and swelling with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schierholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.273-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10130-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018863v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic diblock copolymers with adhesive properties: I. Structure and swelling with water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Fabre</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10130-7⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368814v1</w:t>
+                <w:t xml:space="preserve">hal-00018863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+                <w:t xml:space="preserve">Micelles in Ionic Liquids: Aggregation Behavior of Alkyl Poly(ethyleneglycol)-ethers in 1-Butyl-3-methyl-imidazolium Type Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Patrascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gaillard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.99-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093529v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination : Application to Glucose</w:t>
               </w:r>
@@ -10161,51 +10161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91, pp.4340</w:t>
@@ -10432,51 +10432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
@@ -10566,51 +10566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
@@ -10898,51 +10898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrylamide-Based Amphiphilic Block Copolymers via Nitroxide-Mediated Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schierholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Givehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11044,51 +11044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation-induced force transition in confined viscous liquids under traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,259 +11288,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undulation Properties of the Lamellar Phase of a Diblock Copolymer: SAXS Experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane fluctuations in dilute lamellar phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma0120862⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (9), pp.1861-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la00057a007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191827v1</w:t>
+                <w:t xml:space="preserve">hal-04433267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluctuations in dilute lamellar phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undulation Properties of the Lamellar Phase of a Diblock Copolymer: SAXS Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Štěpánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Almdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7 (9), pp.1861-1863. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (19), pp.7287-7292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la00057a007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma0120862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433267v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous elasticity of an ordered lamellar liquid foam</w:t>
               </w:r>
@@ -11879,51 +11879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Štěpánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Almdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (4), pp.1090-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13416,238 +13416,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of a Lyotropic Lamellar Phase Swollen with Polymer Solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">‘‘Layering’’ effect in a sheared lyotropic lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (4), pp.3296-3299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190059v1</w:t>
+                <w:t xml:space="preserve">hal-02005294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘‘Layering’’ effect in a sheared lyotropic lamellar phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">Experimental Study of a Lyotropic Lamellar Phase Swollen with Polymer Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (6), pp.823-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1995167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005294v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Lyotropic Lamellar Phase Swollen with Polymer Solutions</w:t>
               </w:r>
@@ -13682,70 +13682,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (6), pp.823-834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1995167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -13904,51 +13904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (9), pp.1477-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14080,771 +14080,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar phase under shear : SANS measurements</w:t>
+                <w:t xml:space="preserve">Rheology of Lyotropic Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Roux</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24 (1), pp.53-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252270v1</w:t>
+                <w:t xml:space="preserve">hal-02002682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute and concentrated phases of vesicles at thermal equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Hervé</w:t>
+                <w:t xml:space="preserve">Lamellar phase under shear : SANS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993196⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C8), pp.C8-193-C8-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247902v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Lyotropic Lamellar Phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Roux</w:t>
+                <w:t xml:space="preserve">Dilute and concentrated phases of vesicles at thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (8), pp.1255-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002682v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α, ω-Dipolar amphiphiles: Influence of rigid and flexible units on aggregation behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Laversanne</w:t>
+                <w:t xml:space="preserve">Effect of shear on a lyotropic lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des Travaux Chimiques des Pays-Bas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/recl.19931120606⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (9), pp.1427-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191555v1</w:t>
+                <w:t xml:space="preserve">jpa-00247917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling X-ray or neutron scattering spectra of lyotropic lamellar phases : interplay between form and structure factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laversanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (4), pp.487-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1993146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shear on a lyotropic lamellar phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Roux</w:t>
+                <w:t xml:space="preserve">α, ω-Dipolar amphiphiles: Influence of rigid and flexible units on aggregation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ringsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laversanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (9), pp.1427-1452. </w:t>
+              <w:t xml:space="preserve">Recueil des Travaux Chimiques des Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 112 (6), pp.339-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/recl.19931120606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247917v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Lyotropic Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16818,277 +16818,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491776v1</w:t>
+                <w:t xml:space="preserve">hal-04190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabre</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190904v1</w:t>
+                <w:t xml:space="preserve">hal-02491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
               </w:r>
@@ -17654,51 +17654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steinkopff, pp.276-279, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18480,51 +18480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="406E2E50"/>
+    <w:nsid w:val="0EA7618B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18711,51 +18711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0628-8765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068545487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nallet_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43063765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000019172700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/structures-de-recherche/departements-de-recherche/SMR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpp.cnrs.fr/equipes-de-recherche/equipe-m2sd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439617v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasine Sakhawoth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sireix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsam Tea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.326" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jalisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth Lopez Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Toriz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C D Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04196105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lou&#235;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Demisli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Galani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goulielmaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Kyrilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ili&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Mitsou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theochari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Vassiliadi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Xenakis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb02257a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tsirigotis-Maniecka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Symons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Gobbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Chatzidaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteria Demisli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Zingkou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota G V Liggri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Papachristos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra08730k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC01477A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4082-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Jalili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605121113" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;nek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-3882-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Surman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;cherl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Angelov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00567a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1130866" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakaeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44052d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Panek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey K. Filippov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Konak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2010.488475" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203841y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Giacomelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cernoch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Steinhart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1000817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471510v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdnek Tuzar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kadlec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917506g" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WZQVGFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530393v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Meyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00231c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T5HLM88-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tuzar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kadlec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kriz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803397g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B1GJHDGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690632v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gromadzki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lokaj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.10.029" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7QX0C2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095604v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701490298" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Grelet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10006-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRL1GHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janata" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kudela" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gromadzki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milner" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.088401" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368814v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poivet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierholz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10130-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G11P4GHM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149337v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Milner" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Tuzar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0479767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Poivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10040-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGXXW5P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Givehchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0300387" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L39GKTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020387e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HX48WBHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191827v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Almdal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0120862" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLB6NPQK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433267v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00057a007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GF42KP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00354-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5V0ZQTXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191819v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Javierre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bellocq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010167l" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5FHMX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0012548" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1VTRMPH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097169v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191786v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raghunathan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay K. Sood" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991346u" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-53PN3Z12-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/338" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;nig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M50FXPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248486v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Freyssingeas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997162" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7679273901F98246D1051F359FB989B6CA3CF40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191601v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cochin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9614510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF54FCFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189994v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9605246" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-21HD9WPH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259608034595" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248284v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996169" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66610A2CF98BAD55D52AF78A02822BA0061E45F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189966v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/16/009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186479v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3248" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190059v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ficheux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995167" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8309ABE51A5C94AE329A0469A62B8D5D9DA85D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005294v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Ficheux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bellocq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994183" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982A4F88F3F42698014489C792C1CFE2E20BE9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994213" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;kicheff" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richetti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994160" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252270v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993839" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A45914FF5D60AC5D1F21D5BF34A9378FD4383761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247902v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993196" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFC0038B5DD1C1D7847021694DDD748CC998B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002682v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191555v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ringsdorf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laversanne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/recl.19931120606" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1MC1KPD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247849v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993146" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04FBD377F50F55B420AC2FF91F4FDF1A912410AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247917v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993211" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D5797EBD7442B34AADEC7C1D01688A892F52680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004714v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/17/7/001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-575DZZJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562264v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quilliet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veyssi&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/20/3/007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8QHTM8NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510200233300" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894B004EF1DC06405CB1BF6BBBA6CE5F3EA33934/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186446v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Olsson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ball" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/11/3/008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWKZ1ZBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186464v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.65.2470" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186425v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Strey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schom&#228;cker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9908602253" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186394v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.276" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500200314700" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCC40D33052C15C7FB4B477A71E4C71D121C38E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186366v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouligny" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/6/4/011" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/3/009" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hayter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oberth&#252;r" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440108700" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D853FD809C9F8B78E4DB09DEE845FA309AE9E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth L&#243;pez &#193;lvarez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328369v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328383v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328462v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115254" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSGL47CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0116227" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSS0S3QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cotton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirebeau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002739v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-1994-0578.ch021" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761796v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Bounia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00577143v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0628-8765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068545487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nallet_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43063765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000019172700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/structures-de-recherche/departements-de-recherche/SMR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpp.cnrs.fr/equipes-de-recherche/equipe-m2sd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439617v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasine Sakhawoth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sireix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsam Tea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.326" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jalisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth Lopez Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Toriz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C D Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04196105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lou&#235;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Demisli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Galani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goulielmaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Kyrilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ili&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Mitsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theochari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Vassiliadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Xenakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb02257a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tsirigotis-Maniecka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Symons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Gobbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Chatzidaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteria Demisli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Zingkou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota G V Liggri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Papachristos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra08730k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC01477A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4082-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Jalili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605121113" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;nek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-3882-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Surman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;cherl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Angelov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00567a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1130866" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakaeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44052d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Panek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey K. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Konak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2010.488475" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203841y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Giacomelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cernoch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Steinhart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1000817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdnek Tuzar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kadlec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917506g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WZQVGFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530393v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Meyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00231c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T5HLM88-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tuzar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kadlec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kriz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803397g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B1GJHDGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690632v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gromadzki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lokaj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.10.029" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7QX0C2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095604v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701490298" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Grelet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10006-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRL1GHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janata" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kudela" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gromadzki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238090v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.088401" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368814v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poivet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierholz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10130-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G11P4GHM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149337v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Milner" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Tuzar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0479767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Poivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10040-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGXXW5P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Givehchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0300387" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L39GKTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020387e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HX48WBHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433267v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00057a007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GF42KP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Almdal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0120862" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLB6NPQK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00354-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5V0ZQTXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191819v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Javierre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bellocq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010167l" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5FHMX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0012548" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1VTRMPH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097169v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191786v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raghunathan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay K. Sood" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991346u" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-53PN3Z12-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/338" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;nig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M50FXPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248486v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Freyssingeas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997162" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7679273901F98246D1051F359FB989B6CA3CF40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191601v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cochin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9614510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF54FCFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189994v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9605246" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-21HD9WPH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259608034595" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248284v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996169" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66610A2CF98BAD55D52AF78A02822BA0061E45F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189966v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/16/009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186479v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3248" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005294v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ficheux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995167" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8309ABE51A5C94AE329A0469A62B8D5D9DA85D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Ficheux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bellocq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994183" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982A4F88F3F42698014489C792C1CFE2E20BE9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994213" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;kicheff" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richetti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994160" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002682v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252270v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993839" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A45914FF5D60AC5D1F21D5BF34A9378FD4383761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247902v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993196" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFC0038B5DD1C1D7847021694DDD748CC998B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993211" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D5797EBD7442B34AADEC7C1D01688A892F52680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247849v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laversanne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993146" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04FBD377F50F55B420AC2FF91F4FDF1A912410AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191555v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ringsdorf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/recl.19931120606" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1MC1KPD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004714v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/17/7/001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-575DZZJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562264v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quilliet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veyssi&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/20/3/007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8QHTM8NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510200233300" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894B004EF1DC06405CB1BF6BBBA6CE5F3EA33934/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186446v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Olsson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ball" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/11/3/008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWKZ1ZBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186464v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.65.2470" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186425v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Strey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schom&#228;cker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9908602253" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186394v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.276" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500200314700" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCC40D33052C15C7FB4B477A71E4C71D121C38E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186366v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouligny" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/6/4/011" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/3/009" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hayter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oberth&#252;r" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440108700" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D853FD809C9F8B78E4DB09DEE845FA309AE9E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth L&#243;pez &#193;lvarez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328369v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328383v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328462v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115254" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSGL47CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0116227" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSS0S3QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cotton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirebeau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002739v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-1994-0578.ch021" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761796v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Bounia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00577143v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>