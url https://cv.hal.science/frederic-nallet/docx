--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -304,1129 +304,1129 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-specific effects in polyelectrolyte solutions: chain-chain interactions, chain rigidity and dynamics</w:t>
+                <w:t xml:space="preserve">Photocatalysis in volume using anatase-TiO2-SiO2 monoliths for efficient VOC photodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hotton</w:t>
+                <w:t xml:space="preserve">Élodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasine Sakhawoth</w:t>
+                <w:t xml:space="preserve">Guillaume Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sireix-Plénet</w:t>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingsam Tea</w:t>
+                <w:t xml:space="preserve">Renaud A L Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02552D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439617v3</w:t>
+                <w:t xml:space="preserve">hal-05345277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Soft-Membrane Surface Forces Apparatus</w:t>
+                <w:t xml:space="preserve">Relaxation of shear-induced orientation and textures in semidilute DNA solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Jalisse</w:t>
+                <w:t xml:space="preserve">Scarlett Elizabeth Lopez Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Jha</w:t>
+                <w:t xml:space="preserve">François Caton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Buisson</w:t>
+                <w:t xml:space="preserve">Denis C D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">J Félix Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Amarouchene</w:t>
+                <w:t xml:space="preserve">Florian Scholkopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (18), pp.2452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17182452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844421v1</w:t>
+                <w:t xml:space="preserve">hal-05247267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsification of lyotropic lamellar phases: new formulation routes for stabilized water-in-water emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-specific effects in polyelectrolyte solutions: chain-chain interactions, chain rigidity and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ackermann</w:t>
+                <w:t xml:space="preserve">Claire Hotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Martinez</w:t>
+                <w:t xml:space="preserve">Yasine Sakhawoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lecomte</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Dibamba</w:t>
+                <w:t xml:space="preserve">Juliette Sireix-Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingsam Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00748H⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287383v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439617v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Crystalline Order from Glassy Behavior of Charged Rods at Very Low Salt Concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Soft-Membrane Surface Forces Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Dal Compare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ilyes Jalisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amarouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.045102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998093v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Syntheses of Siliceous Hierarchical Porous Self-Standing Monoliths through the Integration of Sol-gel Process, Complex Fluids and Planetary Mixer</w:t>
+                <w:t xml:space="preserve">Emulsification of lyotropic lamellar phases: new formulation routes for stabilized water-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vardon</w:t>
+                <w:t xml:space="preserve">Yohann Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anne Dourges</w:t>
+                <w:t xml:space="preserve">Daniel Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Laurichesse</w:t>
+                <w:t xml:space="preserve">Florian Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Schmitt</w:t>
+                <w:t xml:space="preserve">Zoé Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Andréa Dibamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (39), pp.26760-26769. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00748H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262703v1</w:t>
+                <w:t xml:space="preserve">hal-05287383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear‐Induced Supramolecular Organization of Calf‐Thymus DNA in Solution: Insights from SAXS Coupled with Rheology</w:t>
+                <w:t xml:space="preserve">Unveiling Crystalline Order from Glassy Behavior of Charged Rods at Very Low Salt Concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scarlett Elizabeth Lopez Alvarez</w:t>
+                <w:t xml:space="preserve">Hanna Anop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Toriz</w:t>
+                <w:t xml:space="preserve">Laura Dal Compare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J F Armando Soltero Martínez</w:t>
+                <w:t xml:space="preserve">Achille Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.70243⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (11), pp.118101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.118101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398959v1</w:t>
+                <w:t xml:space="preserve">hal-04998093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of shear-induced orientation and textures in semidilute DNA solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scarlett Elizabeth Lopez Alvarez</w:t>
+                <w:t xml:space="preserve">Mastering Syntheses of Siliceous Hierarchical Porous Self-Standing Monoliths through the Integration of Sol-gel Process, Complex Fluids and Planetary Mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Caton</w:t>
+                <w:t xml:space="preserve">Marie Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis C D Roux</w:t>
+                <w:t xml:space="preserve">Eric Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Félix Armando Soltero Martínez</w:t>
+                <w:t xml:space="preserve">Véronique Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Scholkopf</w:t>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (18), pp.2452. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (39), pp.26760-26769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym17182452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c03237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247267v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis in volume using anatase-TiO2-SiO2 monoliths for efficient VOC photodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear‐Induced Supramolecular Organization of Calf‐Thymus DNA in Solution: Insights from SAXS Coupled with Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Elizabeth Lopez Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Layan</w:t>
+                <w:t xml:space="preserve">Guillermo Toriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clermont</w:t>
+                <w:t xml:space="preserve">J F Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud A L Vallée</w:t>
+                <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CC02552D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.70243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345277v1</w:t>
+                <w:t xml:space="preserve">hal-05398959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A threshold model of plastic waste fragmentation: new insights into the distribution of microplastics in the ocean and its evolution over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,632 +1467,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Porous WO 3 @SiO 2 Self-Standing Monolithic Catalysts and Their Efficient Cycling “Cosolvent-Free” Friedel–Crafts Alkylation/Acylation Catalytic Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Designing CuO–SiO2 and Cu0–SiO2 Monolithic Ceramics Bearing Hierarchical Porosity Toward Robust and Cycling CO Oxidation Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Layan</w:t>
+                <w:t xml:space="preserve">Hugo Labarrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Louërat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35 (16), pp.6502-6516. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01479⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.228-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196105v1</w:t>
+                <w:t xml:space="preserve">hal-03927115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO 2 –SiO 2 Self-Standing Materials bearing Hierarchical Porosity: MUB-200(x) Series toward 3D-Efficient VOC Photoabatement Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Porous WO 3 @SiO 2 Self-Standing Monolithic Catalysts and Their Efficient Cycling “Cosolvent-Free” Friedel–Crafts Alkylation/Acylation Catalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03062⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (16), pp.6502-6516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038658v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of cannabidiol in oil-in-water nanoemulsions and nanoemulsion-filled hydrogels: A structure and biological assessment study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eleni Galani</w:t>
+                <w:t xml:space="preserve">TiO 2 –SiO 2 Self-Standing Materials bearing Hierarchical Porosity: MUB-200(x) Series toward 3D-Efficient VOC Photoabatement Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Goulielmaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanja Ilić</w:t>
+                <w:t xml:space="preserve">Juhi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.12.036⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (11), pp.3871-3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925004v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing CuO–SiO2 and Cu0–SiO2 Monolithic Ceramics Bearing Hierarchical Porosity Toward Robust and Cycling CO Oxidation Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vardon</w:t>
+                <w:t xml:space="preserve">Encapsulation of cannabidiol in oil-in-water nanoemulsions and nanoemulsion-filled hydrogels: A structure and biological assessment study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiria Demisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Galani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Labarrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">Maria Goulielmaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+                <w:t xml:space="preserve">Fotios Kyrilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Tanja Ilić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.228-241. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 634, pp.300-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c03022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927115v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Theochari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evdokia Vassiliadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotelis Xenakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2325,51 +2325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry E Symons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierangelo Gobbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (9), pp.595. </w:t>
@@ -2407,103 +2407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of binary Nb2O5–SiO2 self-standing monoliths bearing hierarchical porosity and their efficient Friedel–Crafts alkylation/acylation catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.13305-13316. </w:t>
@@ -2535,338 +2535,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of all-aqueous droplets by interfacial self-assembly of fatty acids bilayers</w:t>
+                <w:t xml:space="preserve">Essential oil-in-water microemulsions for topical application: structural study, cytotoxic effect and insect repelling activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Coudon</w:t>
+                <w:t xml:space="preserve">Maria D Chatzidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Soteria Demisli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Zingkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota G V Liggri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios P Papachristos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.02.138⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626236v1</w:t>
+                <w:t xml:space="preserve">hal-03780729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oil-in-water microemulsions for topical application: structural study, cytotoxic effect and insect repelling activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of all-aqueous droplets by interfacial self-assembly of fatty acids bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiota G V Liggri</w:t>
+                <w:t xml:space="preserve">Noëmie Coudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios P Papachristos</w:t>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 617, pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2022.130159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.02.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780729v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large area Al2O3-Au raspberry-like nanoclusters from iterative block-copolymer self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Alvarez Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Missègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (30), pp.1-10</w:t>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliézer Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Carlos Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloš Steinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,1188 +3460,1188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01839711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant films in lyotropic lamellar (and related) phases: Fluctuations and interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Scattering studies in self-organised diblock copolymer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 247, pp. 363-373. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 295, pp. 1383-1389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-017-4082-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590213v1</w:t>
+                <w:t xml:space="preserve">hal-01566927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surfactant films in lyotropic lamellar (and related) phases: Fluctuations and interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 247, pp. 363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560254v1</w:t>
+                <w:t xml:space="preserve">hal-01590213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering studies in self-organised diblock copolymer systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Self-Assembling Behavior of Glycerol Monoundecenoate in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Nyame Mendendy Boussambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 295, pp. 1383-1389. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (13), pp.3223-3233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-017-4082-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566927v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superflexibility of graphene oxide</w:t>
+                <w:t xml:space="preserve">Water activity in lamellar stacks of lipid bilayers: “Hydration forces” revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poulin</w:t>
+                <w:t xml:space="preserve">R. Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouhollah Jalili</w:t>
+                <w:t xml:space="preserve">B.B. Gerbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Neri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">K. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Divoux</w:t>
+                <w:t xml:space="preserve">C.L. Pinto De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1605121113⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (3), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394706v1</w:t>
+                <w:t xml:space="preserve">hal-01350032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent polysaccharide-coated germanium(IV) oxide nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superflexibility of graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rabyk</w:t>
+                <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pánek</w:t>
+                <w:t xml:space="preserve">Rouhollah Jalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Doris</w:t>
+                <w:t xml:space="preserve">Wilfrid Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">Thibaut Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 919 (1-3), pp.Online </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (40), pp. 11088-11093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-016-3882-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1605121113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365234v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t>
+                <w:t xml:space="preserve">Photoluminescent polysaccharide-coated germanium(IV) oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+                <w:t xml:space="preserve">V. Lobaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+                <w:t xml:space="preserve">M. Rabyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">J. Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Doris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 919 (1-3), pp.Online </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-016-3882-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368857v1</w:t>
+                <w:t xml:space="preserve">hal-01365234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequestration of Proteins by Fatty Acid Coacervates for Their Encapsulation within Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (43), pp. 13475-13479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201607117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clouding in fatty acid dispersions for charge-dependent dye extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 468, pp. 95-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water activity in lamellar stacks of lipid bilayers: “Hydration forces” revisited</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-Assembly of Bilayer Vesicles Made of Saturated Long Chain Fatty Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bougis</w:t>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Pinto De Oliveira</w:t>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Navailles</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (3), pp. 1-11. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (2), pp. 401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2016-16003-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350032v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilising lamellar stacks of lipid bilayers with soft confinement and steric effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bougis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leite Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,77 +4865,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single parameter determines mesophase transitions in Swollen Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4980,278 +4980,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien L. Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Castets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pianet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990285v1</w:t>
+                <w:t xml:space="preserve">hal-01010620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fully Deuterated Magnetically Oriented System Based on Fatty Acid Direct Hexagonal Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t>
+              <w:t xml:space="preserve">, 2014, 30 (18), pp. 5075−5081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la500808q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010620v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steric-Induced Effects on Stabilizing a Lamellar Structure</w:t>
               </w:r>
@@ -5276,64 +5276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael L. Rubim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp. 13717-13722. </w:t>
@@ -5397,77 +5397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Oumzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (18), pp. 5547-5555. </w:t>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cernoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stepanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5629,493 +5629,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian deconvolution: a useful method for a form-free modeling of scattering data from monoand multilayered planar systems</w:t>
+                <w:t xml:space="preserve">Anisotropic Brownian motion in ordered phases of DNA fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano L. P. Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Gerbelli</w:t>
+                <w:t xml:space="preserve">J. Dobrindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson R. T. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Navailles</w:t>
+                <w:t xml:space="preserve">E. Rodrigo Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L.P. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S002188981204191X⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756203v1</w:t>
+                <w:t xml:space="preserve">hal-00662792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Brownian motion in ordered phases of DNA fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Phosphonium Alkyl Substituents on the Rheological and Thermal Properties of Phosphonium-PAA-Based Supramolecular Polymeric Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rodrigo Teixeira da Silva</w:t>
+                <w:t xml:space="preserve">Xinrong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12003-4⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp. 9500-9506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma3019624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662792v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Phosphonium Alkyl Substituents on the Rheological and Thermal Properties of Phosphonium-PAA-Based Supramolecular Polymeric Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gaussian deconvolution: a useful method for a form-free modeling of scattering data from monoand multilayered planar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano L. P. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Gerbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinrong Lin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Emerson R. T. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp. 1278-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S002188981204191X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma3019624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00764246v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Brittle to Pliant Viscoelastic Materials with Solid State Linear Polyphosphonium-Carboxylate Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Mcintosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6166,103 +6166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale structural characterizations of fatty acid tubes with temperature tuneable diameter in bulk and at the air/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.25-28. </w:t>
@@ -6294,1938 +6294,1938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric Nanoparticles Stabilized by Surfactants Investigated by Light Scattering, Small-Angle Neutron Scattering, and Cryo-TEM Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multiscale Structural Characterizations of Fatty Acid Multilayered Tubes with a Temperature-Tunable Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01932691.2010.488475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (29), pp. 9033-9039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp201261e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606136v1</w:t>
+                <w:t xml:space="preserve">hal-00610997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly, Foaming, and Emulsifying Properties of Sodium Alkyl Carboxylate/Guanidine Hydrochloride Aqueous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Luis Ventureina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp. 4505-4513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la2002404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of Natural Fatty Acid Liquid Crystalline Phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ly</w:t>
+                <w:t xml:space="preserve">Polymeric Nanoparticles Stabilized by Surfactants Investigated by Light Scattering, Small-Angle Neutron Scattering, and Cryo-TEM Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Panek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey K. Filippov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cestmir Konak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la203841y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (6), pp. 888-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01932691.2010.488475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662769v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphism of Natural Fatty Acid Liquid Crystalline Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Meeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cayer-Barrioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 28 (1), pp. 272-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203841y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616617v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unprecedented Observation of Days-Long Remnant Orientation of Phospholipid Bicelles: A Small-Angle X-ray Scattering and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Courreges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick J. Dufourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiko Oda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201102115⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (15), pp. 9122-9130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1050817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00618681v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymorphism of DNA in non-cationic Lα lipid phases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Foams: Switching Reversibly between Ultrastable and Unstable Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Navailles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11083-x⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (36), pp.8264-8269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201102115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00620218v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Structural Characterizations of Fatty Acid Multilayered Tubes with a Temperature-Tunable Diameter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular polymorphism of DNA in non-cationic Lα lipid phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (83), pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11083-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp201261e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00610997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement-induced phase transition in a DNA-lipid hydrated complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Février</w:t>
+                <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Grelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (2), pp.28001. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (3), pp. 5329-5334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/28001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la9034613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527747v1</w:t>
+                <w:t xml:space="preserve">hal-00480572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic to Hexagonal Phase Transition Induced by Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement-induced phase transition in a DNA-lipid hydrated complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andreoli de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Teixeira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando C. Giacomelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Milos Steinhart</w:t>
+                <w:t xml:space="preserve">E. Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma1000817⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (2), pp.28001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/28001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481338v1</w:t>
+                <w:t xml:space="preserve">hal-00527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of self-organized diblock copolymer solutions in partially miscible solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cubic to Hexagonal Phase Transition Induced by Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando C. Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pesce da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Cernoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Stepanek</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milos Steinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b917506g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp. 4261-4267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma1000817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00471510v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-Hydroxystearic acid lipid tubes under various experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 341 (1), pp. 38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2009.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of self-organized diblock copolymer solutions in partially miscible solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Stepanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdnek Tuzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kadlec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Pesce da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp. 2944-2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b917506g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482771v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilamellar liposomes entrapping aminosilane-modified maghemite nanoparticles: &amp;quot;magnetonions&amp;quot;.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Dole</w:t>
+                <w:t xml:space="preserve">Morphology of open films of discotic hexagonal columnar liquid crystals as probed by grazing incidence X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cp00231c⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp. 343-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2010-10586-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530393v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly and Foaming Properties of Fatty Acid-Lysine Aqueous Dispersions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+                <w:t xml:space="preserve">Multilamellar liposomes entrapping aminosilane-modified maghemite nanoparticles: &amp;quot;magnetonions&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edith Meyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (39), pp.12794-12801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp00231c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9034613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00480572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anionic Nucleotide-Lipids for In Vitro DNA Transfection</w:t>
               </w:r>
@@ -8250,51 +8250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soahary Andriamanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Grinstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Arazam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stepanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (24), pp. 13863-13865. </w:t>
@@ -8485,298 +8485,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp. 74-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203945v1</w:t>
+                <w:t xml:space="preserve">hal-00203921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Unprecedented Swollen Multilamellar Twisted Ribbons from a Racemic Hydroxy Fatty Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Fatty Acids and Hydroxyl Derivative Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique A. V. Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9 (1), pp. 74-77. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp. 62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la7020929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203921v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined diffusion of hydrophilic probes inserted in lyotropic lamellar phases</w:t>
               </w:r>
@@ -8788,64 +8788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien van Effenterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8956,51 +8956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cernoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp. 189-199. </w:t>
@@ -9063,51 +9063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding crack versus cavitation in pressure-sensitive adhesives: the role of kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,1270 +9161,1270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the resonant scattering technique to liquid crystals without resonant element</w:t>
+                <w:t xml:space="preserve">Dislocation-loop-mediated smectic melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fernandes</w:t>
+                <w:t xml:space="preserve">P. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barois</w:t>
+                <w:t xml:space="preserve">J. Giermanska-Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Grelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Goodby</w:t>
+                <w:t xml:space="preserve">O. Mondain-Monval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73(1), p. 49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10348-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10006-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567424v1</w:t>
+                <w:t xml:space="preserve">hal-00018865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of highly sulfonated polystyrene-based block copolymers soluble in tetrahydrofuran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Janata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Janata</w:t>
+                <w:t xml:space="preserve">V. Kudela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kudela</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Gromadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stepanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, p.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination: Application to Glucose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the resonant scattering technique to liquid crystals without resonant element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Faure</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Philippe Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+                <w:t xml:space="preserve">J. Goodby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 91 (12), pp.4340-4349. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.81-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.106.088401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2006-10006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238090v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micelles in Ionic Liquids: Aggregation Behavior of Alkyl Poly(ethyleneglycol)-ethers in 1-Butyl-3-methyl-imidazolium Type Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Patrascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.99-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200500419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093529v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphiphilic diblock copolymers with adhesive properties: I. Structure and swelling with water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination: Application to Glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Abraham</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10130-7⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (12), pp.4340-4349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.106.088401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00368814v1</w:t>
+                <w:t xml:space="preserve">hal-05238090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Fatty Acid-Alkylboladiamine Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), p. 622-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la052377u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micelles in Ionic Liquids: Aggregation Behavior of Alkyl Poly(ethyleneglycol)-ethers in 1-Butyl-3-methyl-imidazolium Type Ionic Liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nancy Lauth de Viguerie</w:t>
+                <w:t xml:space="preserve">Novel Lipid System Forming Hollow Microtubes at High Yields and Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Oberdisse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Navailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.99-101. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (7), p. 2942-2945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200500419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la053262t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018852v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination : Application to Glucose</w:t>
+                <w:t xml:space="preserve">Amphiphilic diblock copolymers with adhesive properties: I. Structure and swelling with water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Nallet</w:t>
+                <w:t xml:space="preserve">S. Poivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roux</w:t>
+                <w:t xml:space="preserve">K. Schierholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.T. Milner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+                <w:t xml:space="preserve">G. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (3), pp.273-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2005-10130-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149337v1</w:t>
+                <w:t xml:space="preserve">hal-00368814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-loop-mediated smectic melting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Leakage Kinetics from Multilamellar Vesicles for Membrane Permeability Determination : Application to Glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mondain-Monval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.4340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00018865v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : Synthesis and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10432,51 +10432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.30-34. </w:t>
@@ -10514,51 +10514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerol derivatives of cutin and suberin monomers : synthesis and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10566,51 +10566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Navailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.30-34</w:t>
@@ -10665,51 +10665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Štěpánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Tuzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10769,51 +10769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force response of a viscous liquid in a probe-tack geometry: fingering versus cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Poivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,90 +10898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrylamide-Based Amphiphilic Block Copolymers via Nitroxide-Mediated Radical Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schierholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Givehchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11044,64 +11044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitation-induced force transition in confined viscous liquids under traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11178,51 +11178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,797 +11288,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluctuations in dilute lamellar phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Undulation Properties of the Lamellar Phase of a Diblock Copolymer: SAXS Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Štěpánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Almdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la00057a007⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (19), pp.7287-7292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0120862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433267v1</w:t>
+                <w:t xml:space="preserve">hal-04191827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undulation Properties of the Lamellar Phase of a Diblock Copolymer: SAXS Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Membrane fluctuations in dilute lamellar phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Panine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (19), pp.7287-7292. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (9), pp.1861-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma0120862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la00057a007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191827v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous elasticity of an ordered lamellar liquid foam</w:t>
+                <w:t xml:space="preserve">Swelling kinetics of a compressed lamellar phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 4, pp.337</w:t>
+              <w:t xml:space="preserve">, 2001, 4, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097163v1</w:t>
+                <w:t xml:space="preserve">hal-00097169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of screw dislocations on the orientation of a sheared lamellar phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dynamic Light Scattering from the Oriented Lamellar State of Diblock Copolymers: The Undulation Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Štěpánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Almdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 34 (4), pp.1090-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0012548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00354-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191808v1</w:t>
+                <w:t xml:space="preserve">hal-04191816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Confinement of a Polymer on the Phase Behavior of Ternary and Quaternary Lyotropic Mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anomalous elasticity of an ordered lamellar liquid foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04191819v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Light Scattering from the Oriented Lamellar State of Diblock Copolymers: The Undulation Mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of screw dislocations on the orientation of a sheared lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristoffer Almdal</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma0012548⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (6), pp.821-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191816v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling kinetics of a compressed lamellar phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of Confinement of a Polymer on the Phase Behavior of Ternary and Quaternary Lyotropic Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Javierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (18), pp.5417-5425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la010167l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097169v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Transitions in Colloidal Dispersions in a Liquid Crystalline Medium</w:t>
               </w:r>
@@ -12103,51 +12103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay K. Sood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12206,77 +12206,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamic properties of a polymer-induced sponge phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Javierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Maugey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12323,90 +12323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamellar-to-nematic phase transition in a lipid-surfactant mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-Y.D. Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12620,51 +12620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (6), pp.913-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12736,51 +12736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Laschewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (8), pp.2278-2287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12839,51 +12839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the Membrane Flexibility in Lamellar and “Sponge” Phases of the C12 E5 /Hexanol/Water System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12981,51 +12981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay K. Sood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13072,64 +13072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Thermodynamics of the L 3 (Sponge) Phase in the Flexible Surface Model&amp;quot; by John Daicic et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13227,51 +13227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (16), pp.2801-2806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13305,64 +13305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Newton Black Films between Adhesive Emulsion Droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13435,64 +13435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Layering’’ effect in a sheared lyotropic lamellar phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51 (4), pp.3296-3299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13530,64 +13530,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of a Lyotropic Lamellar Phase Swollen with Polymer Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (6), pp.823-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13659,51 +13659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (6), pp.823-834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13749,64 +13749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous birefringence of swollen lamellar phases : blue smectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (6), pp.1049-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13852,51 +13852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity and hydrodynamic properties of “doped solvent dilute” lamellar phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13904,51 +13904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Milner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (9), pp.1477-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13995,51 +13995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of depletion interaction in semi-dilute solutions of worm-like surfactant aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kékicheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Richetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14112,51 +14112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 24 (1), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14175,689 +14175,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamellar phase under shear : SANS measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Dilute and concentrated phases of vesicles at thermal equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Bellocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993839⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (8), pp.1255-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00252270v1</w:t>
+                <w:t xml:space="preserve">jpa-00247902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute and concentrated phases of vesicles at thermal equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Lamellar phase under shear : SANS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 3 (8), pp.1255-1270. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C8), pp.C8-193-C8-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247902v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00252270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shear on a lyotropic lamellar phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">Modelling X-ray or neutron scattering spectra of lyotropic lamellar phases : interplay between form and structure factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laversanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 3 (9), pp.1427-1452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993211⟩</w:t>
+              <w:t xml:space="preserve">, 1993, 3 (4), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00247917v1</w:t>
+                <w:t xml:space="preserve">jpa-00247849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling X-ray or neutron scattering spectra of lyotropic lamellar phases : interplay between form and structure factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">α, ω-Dipolar amphiphiles: Influence of rigid and flexible units on aggregation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ringsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laversanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Roux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1993146⟩</w:t>
+              <w:t xml:space="preserve">Recueil des Travaux Chimiques des Pays-Bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 112 (6), pp.339-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/recl.19931120606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247849v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α, ω-Dipolar amphiphiles: Influence of rigid and flexible units on aggregation behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of shear on a lyotropic lamellar phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des Travaux Chimiques des Pays-Bas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 112 (6), pp.339-346. </w:t>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (9), pp.1427-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/recl.19931120606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1993211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191555v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of Lyotropic Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14908,51 +14908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess Area in Fluctuating-Membrane Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Freyssingeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15093,51 +15093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Veyssié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 20 (3), pp.229-234. </w:t>
@@ -15181,566 +15181,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-angle scattering features of lyotropic smectics A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.T. Milner</w:t>
+                <w:t xml:space="preserve">Dilute lamellar and L3 phases in the binary water–C12E5 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Strey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Schomäcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Olsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510200233300⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 86 (12), pp.2253 - 2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/ft9908602253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00212532v1</w:t>
+                <w:t xml:space="preserve">hal-04186425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Scattering from a Surfactant “Sponge” Phase: Evidence for a Hidden Symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-angle scattering features of lyotropic smectics A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 51 (20), pp.2333-2346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510200233300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/11/3/008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186446v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00212532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion interactions and fluid-solid equilibrium in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 65 (19), pp.2470-2473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.65.2470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute lamellar and L3 phases in the binary water–C12E5 system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light Scattering from a Surfactant “Sponge” Phase: Evidence for a Hidden Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Strey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Robin Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 11 (3), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/11/3/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/ft9908602253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186425v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Light Scattering Study of Dilute Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15787,64 +15787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of lyotropic smectics : a dynamic light scattering study of dilute lamellar phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15916,51 +15916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Surface Instability and Stratification of Critical Microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pouligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 6 (4), pp.341-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15994,51 +15994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Dislocation Arrays in Swollen Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16085,51 +16085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the dynamics of polyelectrolyte strong solutions by quasi-elastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jannink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16272,90 +16272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear‐Induced Supramolecular Organization of Calf‐Thymus DNA in Solution: Insights from SAXS Coupled with Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Elizabeth López Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Toriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Armando Soltero Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Times of Polymers and Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Ischia, Italy</w:t>
@@ -16397,51 +16397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer degradation in the ocean: a model for fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16492,51 +16492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche théorique de la fragmentation et comparaison aux données océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16568,293 +16568,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+                <w:t xml:space="preserve">Ligand-free synthesis of gold nanoparticles incorporated within oriented cylindrical block copolymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aubrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190598v1</w:t>
+                <w:t xml:space="preserve">cea-02328383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-free synthesis of gold nanoparticles incorporated within oriented cylindrical block copolymer films : towards optical metamaterials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2019. The 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">BIOPOL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02328369v1</w:t>
+                <w:t xml:space="preserve">hal-02491749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16876,590 +16872,594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190904v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">Ligand-free synthesis of gold nanoparticles incorporated within oriented cylindrical block copolymer films : towards optical metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Aubrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+                <w:t xml:space="preserve">Fabienne Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">META 2019. The 10th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491776v1</w:t>
+                <w:t xml:space="preserve">cea-02328369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491867v1</w:t>
+                <w:t xml:space="preserve">hal-04190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOPOL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491749v1</w:t>
+                <w:t xml:space="preserve">hal-02491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-free synthesis of gold nanoparticles incorporated within oriented cylindrical block copolymer films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuan Wang</w:t>
+                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02328383v1</w:t>
+                <w:t xml:space="preserve">hal-02491867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-free synthesis of gold nanoparticles included within cylindrical block copolymer films</w:t>
               </w:r>
@@ -17471,51 +17471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Aubrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17615,90 +17615,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute and concentrated phases of vesicles at thermal equilibrium. Effect of bilayer elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gulik-Krzywicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Colloid and Interface Science IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Steinkopff, pp.276-279, 1995, </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17744,64 +17744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiclight scattering study of membrane interactions in colloidal smectics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17898,51 +17898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion des neutrons aux petits angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bellocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17962,52 +17962,61 @@
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 09 (PR1), 1999, Diffusion de Neutrons aux Petits Angles (DNPA)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 09 (PR1), 1999, Diffusion de Neutrons aux Petits Angles (DNPA), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1999101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -18028,133 +18037,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between Rheology and Microstructure of Lyotropic Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Symposium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 578, pp.300-305, 1994, Structure and Flow in Surfactant Solutions, 9780841230545. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-1994-0578.ch021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18164,147 +18173,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPOSITION ADHESIVE POUR MILIEU HUMIDE A BASE DE COPOLYMERES A BLOCS COMPORTANT AU MOINS UN BLOC HYDROPHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine El Bounia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2004012625. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18314,105 +18323,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la diffusion aux petits angles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. La Grande Motte, 2009, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00577143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId615"/>
+      <w:footerReference w:type="default" r:id="rId616"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18480,51 +18489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA7618B"/>
+    <w:nsid w:val="647611A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18711,51 +18720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0628-8765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068545487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nallet_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43063765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000019172700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/structures-de-recherche/departements-de-recherche/SMR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpp.cnrs.fr/equipes-de-recherche/equipe-m2sd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439617v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasine Sakhawoth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sireix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsam Tea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.326" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jalisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth Lopez Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Toriz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.70243" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C D Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182452" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04196105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lou&#235;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Demisli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Galani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goulielmaki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Kyrilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ili&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Mitsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theochari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Vassiliadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Xenakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb02257a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tsirigotis-Maniecka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Symons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Gobbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Chatzidaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteria Demisli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Zingkou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota G V Liggri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Papachristos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130159" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra08730k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC01477A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4082-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Jalili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605121113" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;nek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doris" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-3882-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Surman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;cherl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Angelov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00567a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1130866" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakaeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44052d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Panek" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey K. Filippov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Konak" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2010.488475" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203841y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481338v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Giacomelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cernoch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Steinhart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1000817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdnek Tuzar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kadlec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917506g" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WZQVGFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530393v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Meyre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00231c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T5HLM88-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tuzar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kadlec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kriz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803397g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B1GJHDGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690632v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gromadzki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lokaj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.10.029" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7QX0C2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095604v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701490298" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Grelet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodby" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10006-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRL1GHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109041v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janata" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kudela" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gromadzki" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238090v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milner" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.088401" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368814v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poivet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierholz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10130-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G11P4GHM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149337v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Milner" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Tuzar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0479767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Poivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10040-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGXXW5P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Givehchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0300387" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L39GKTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020387e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HX48WBHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433267v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00057a007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GF42KP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Almdal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0120862" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLB6NPQK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097163v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191808v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00354-1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5V0ZQTXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191819v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Javierre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bellocq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010167l" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5FHMX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191816v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0012548" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1VTRMPH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097169v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191786v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raghunathan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay K. Sood" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991346u" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-53PN3Z12-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/338" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;nig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M50FXPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248486v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Freyssingeas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997162" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7679273901F98246D1051F359FB989B6CA3CF40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191601v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cochin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9614510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF54FCFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189994v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9605246" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-21HD9WPH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259608034595" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248284v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996169" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66610A2CF98BAD55D52AF78A02822BA0061E45F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189966v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/16/009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186479v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3248" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005294v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ficheux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995167" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8309ABE51A5C94AE329A0469A62B8D5D9DA85D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Ficheux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bellocq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994183" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982A4F88F3F42698014489C792C1CFE2E20BE9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994213" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;kicheff" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richetti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994160" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002682v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252270v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993839" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A45914FF5D60AC5D1F21D5BF34A9378FD4383761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247902v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993196" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFC0038B5DD1C1D7847021694DDD748CC998B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247917v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993211" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D5797EBD7442B34AADEC7C1D01688A892F52680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247849v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laversanne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993146" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04FBD377F50F55B420AC2FF91F4FDF1A912410AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191555v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ringsdorf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/recl.19931120606" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1MC1KPD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004714v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/17/7/001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-575DZZJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562264v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quilliet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veyssi&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/20/3/007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8QHTM8NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212532v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510200233300" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894B004EF1DC06405CB1BF6BBBA6CE5F3EA33934/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186446v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Olsson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ball" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/11/3/008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWKZ1ZBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186464v2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.65.2470" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186425v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Strey" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schom&#228;cker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9908602253" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186394v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.276" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500200314700" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCC40D33052C15C7FB4B477A71E4C71D121C38E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186366v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouligny" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/6/4/011" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/3/009" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hayter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oberth&#252;r" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440108700" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D853FD809C9F8B78E4DB09DEE845FA309AE9E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth L&#243;pez &#193;lvarez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328369v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328383v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328462v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115254" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSGL47CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0116227" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSS0S3QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cotton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirebeau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002739v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-1994-0578.ch021" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761796v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Bounia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00577143v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nallet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0628-8765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068545487" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nallet_f_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/43063765" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000019172700" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/structures-de-recherche/departements-de-recherche/SMR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crpp.cnrs.fr/equipes-de-recherche/equipe-m2sd/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth Lopez Alvarez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C D Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F&#233;lix Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Scholkopf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17182452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439617v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hotton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasine Sakhawoth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sireix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingsam Tea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jalisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amarouchene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Chapuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ackermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lecomte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dibamba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00748H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262703v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c03237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Toriz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Armando Soltero Mart&#237;nez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.70243" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04196105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lou&#235;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01479" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Demisli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Galani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goulielmaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Kyrilis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Ili&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.12.036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Mitsou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Theochari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Vassiliadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Xenakis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tb02257a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tsirigotis-Maniecka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry E Symons" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Gobbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8090595" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Chatzidaki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soteria Demisli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Zingkou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota G V Liggri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios P Papachristos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130159" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Coudon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Navailles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.02.138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Alvarez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Cummins" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hadziioannou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra08730k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Leite Rubim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Abrantes Barros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Miss&#232;gue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bougis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01839711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Aubrit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Fabienne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TC01477A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-017-4082-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2017.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Nyame Mendendy Boussambe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03584" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leite Rubim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Gerbelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pinto De Oliveira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navailles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2016-16003-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394706v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Jalili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1605121113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobaz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#225;nek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doris" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-016-3882-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386797v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201607117" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R23B9ZXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWBW8X2K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03627" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ziane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peyencet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15078-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Surman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;cherl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Angelov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00567a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1130866" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la500808q" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Gerbelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael L. Rubim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402962c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824921v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tonelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oumzil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400515m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakaeva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cernoch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp44052d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662792v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dobrindt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rodrigo Teixeira da Silva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L.P. Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12003-4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764246v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrong Lin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Grinstaff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3019624" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano L. P. Oliveira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson R. T. Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S002188981204191X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80ZJ0C8M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681470v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Godeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Mcintosh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3002092" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708265v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.673438" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp201261e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Luis Ventureina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2002404" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606136v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Panek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey K. Filippov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cestmir Konak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932691.2010.488475" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Meeker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cayer-Barrioz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203841y" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616617v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courreges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiko Oda" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1050817" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618681v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201102115" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620218v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11083-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJ0TV0RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9034613" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481338v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando C. Giacomelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pesce da Silveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cernoch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Steinhart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma1000817" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunno Novales" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2009.09.034" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9Z5SX3Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471510v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdnek Tuzar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kadlec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b917506g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5WZQVGFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edith Meyre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cl&#233;rac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mornet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dole" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp00231c" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4T5HLM88-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420292v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khiati" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Andriamanarivo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Arazam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc900163s" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tuzar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kadlec" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kriz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803397g" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B1GJHDGR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203921v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700682" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLFBSKB9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203945v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. V. Axelos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la7020929" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZV47JLVF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567506v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien van Effenterre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Roux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10318-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQK4T5CC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690632v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gromadzki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lokaj" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cernoch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2007.10.029" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS7QX0C2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095604v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701490298" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018865v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska-Kahn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mondain-Monval" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10348-y" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JX6FZZSR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janata" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kudela" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gromadzki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567424v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Grelet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goodby" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2006-10006-4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLRL1GHV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018852v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Patrascu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth de Viguerie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oberdisse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200500419" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0WJ2PX6W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Faure" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.088401" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018863v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la052377u" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MPRSV347-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093529v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053262t" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QLCB6TKQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poivet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schierholz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abraham" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2005-10130-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G11P4GHM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149337v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Milner" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Jerome" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heredia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049325o" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676962v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;t&#283;p&#225;nek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Tuzar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0479767" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515444v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Poivet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2004-10040-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGXXW5P8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Givehchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Papon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0300387" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5L39GKTL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087083v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191831v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Livage" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coulon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020387e" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HX48WBHL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191827v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Almdal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Panine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0120862" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLB6NPQK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433267v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la00057a007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B3GF42KP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097169v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191816v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0012548" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1VTRMPH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097163v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191808v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dhez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00354-1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5V0ZQTXL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191819v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Javierre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bellocq" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la010167l" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DP5FHMX7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191786v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raghunathan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay K. Sood" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991346u" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-53PN3Z12-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190031v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/8A/338" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine K&#246;nig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1M50FXPG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592316v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-Y.D. Lu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890050030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB91A60E5B98E0DB93A191F49409D46C9F1AB85D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248486v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Freyssingeas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1997162" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7679273901F98246D1051F359FB989B6CA3CF40/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191601v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cochin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Laschewsky" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma9614510" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MF54FCFD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189994v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9605246" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-21HD9WPH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191586v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259608034595" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248284v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996169" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66610A2CF98BAD55D52AF78A02822BA0061E45F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189966v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/8/16/009" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186479v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.3248" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005294v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190059v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Ficheux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995167" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8309ABE51A5C94AE329A0469A62B8D5D9DA85D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248202v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Ficheux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bellocq" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248013v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994183" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/982A4F88F3F42698014489C792C1CFE2E20BE9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994213" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#233;kicheff" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richetti" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994160" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002682v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247902v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herv&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulik-Krzywicki" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993196" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AFC0038B5DD1C1D7847021694DDD748CC998B2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252270v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993839" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A45914FF5D60AC5D1F21D5BF34A9378FD4383761/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247849v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laversanne" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993146" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04FBD377F50F55B420AC2FF91F4FDF1A912410AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191555v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hessel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ringsdorf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/recl.19931120606" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1MC1KPD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247917v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993211" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D5797EBD7442B34AADEC7C1D01688A892F52680/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004714v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189951v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/17/7/001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-575DZZJP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562264v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quilliet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Veyssi&#233;" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/20/3/007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8QHTM8NS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186425v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Strey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schom&#228;cker" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Olsson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/ft9908602253" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212532v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510200233300" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/894B004EF1DC06405CB1BF6BBBA6CE5F3EA33934/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186464v2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.65.2470" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186446v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cates" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ball" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/11/3/008" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TWKZ1ZBB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186394v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prost" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.62.276" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211132v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500200314700" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCC40D33052C15C7FB4B477A71E4C71D121C38E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186366v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pouligny" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/6/4/011" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186347v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/4/3/009" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00209577v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jannink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Hayter" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oberth&#252;r" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198300440108700" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D853FD809C9F8B78E4DB09DEE845FA309AE9E2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Elizabeth L&#243;pez &#193;lvarez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328383v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328369v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328462v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auguste" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0115254" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NSGL47CR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191533v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0116227" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QSS0S3QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189444v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Raphael" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cotton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hennion" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirebeau" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999101" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002739v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-1994-0578.ch021" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761796v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Bounia" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00577143v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>