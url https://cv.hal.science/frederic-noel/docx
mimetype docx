--- v0 (2026-04-02)
+++ v1 (2026-04-25)
@@ -1840,238 +1840,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t>
+                <w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357692v1</w:t>
+                <w:t xml:space="preserve">hal-00452977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t>
+                <w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00452977v1</w:t>
+                <w:t xml:space="preserve">hal-00357692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of heterogeneous design models driven by the formulation of business knowledge</w:t>
               </w:r>
@@ -2982,252 +2982,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noel</w:t>
+                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DESIGN2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cavtat, Croatia. pp.1945-1954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716406v1</w:t>
+                <w:t xml:space="preserve">hal-03521675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521675v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Design of Enabling Collaborative Situation Based on Augmented Reality Devices</w:t>
               </w:r>
@@ -3330,77 +3330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,64 +3637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.128-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3930,326 +3930,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality for Operator Training on Industrial Workplaces – Comparing the Microsoft HoloLens vs. Small and Big Screen Tactile Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Pusch</w:t>
+                <w:t xml:space="preserve">Virtual Reality Based Digital Chain for Maintenance Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoch Numfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_1⟩</w:t>
+              <w:t xml:space="preserve">CIRP Design 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.1069-1074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140596v1</w:t>
+                <w:t xml:space="preserve">hal-02147782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Based Digital Chain for Maintenance Training</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Riel</w:t>
+                <w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dias Leão Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.268⟩</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147782v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmented Reality for Operator Training on Industrial Workplaces – Comparing the Microsoft HoloLens vs. Small and Big Screen Tactile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+                <w:t xml:space="preserve">Andreas Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t>
+              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Moscow, Russia. pp.3-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192643v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added Value of a 3D CAVE Within Design Activities</w:t>
               </w:r>
@@ -4411,463 +4411,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and perspectives about Virtual Reality and Augmented Reality within product design</w:t>
+                <w:t xml:space="preserve">Main issues when specifying, designing and developing VR and AR applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept International Workshop on “Major Trends in Product Design”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virtual Concept International Workshop on “Major Trends in Product Design”, Mar 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Through-life Engineering Service Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Nov 2016, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424062v1</w:t>
+                <w:t xml:space="preserve">hal-01424070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D Visualization Metaphors for Better PLM Perception</w:t>
+                <w:t xml:space="preserve">About usage of technology for digital arts :experience issued from various fields of applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Digital Arts Media and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chian-Tai, Feb 2016, Chian Mai, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377472v1</w:t>
+                <w:t xml:space="preserve">hal-01424057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of Virtual Reality and Augmented Reality within product development process</w:t>
+                <w:t xml:space="preserve">Research bottlenecks for developping Virtual Reality application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering \&amp; Advanced Manufacturing : JCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIP-PRIMECA, JCM, Sep 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">KTUMB workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTUMB, Jul 2016, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424060v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main issues when specifying, designing and developing VR and AR applications.</w:t>
+                <w:t xml:space="preserve">State of the art and perspectives about Virtual Reality and Augmented Reality within product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Through-life Engineering Service Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRP, Nov 2016, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Virtual Concept International Workshop on “Major Trends in Product Design”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virtual Concept International Workshop on “Major Trends in Product Design”, Mar 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424070v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research bottlenecks for developping Virtual Reality application</w:t>
+                <w:t xml:space="preserve">Towards 3D Visualization Metaphors for Better PLM Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KTUMB workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.461-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424065v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About usage of technology for digital arts :experience issued from various fields of applications</w:t>
+                <w:t xml:space="preserve">Added value of Virtual Reality and Augmented Reality within product development process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Arts Media and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chian-Tai, Feb 2016, Chian Mai, Thailand</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering \&amp; Advanced Manufacturing : JCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIP-PRIMECA, JCM, Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424057v1</w:t>
+                <w:t xml:space="preserve">hal-01424060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Augmented Reality environments design rules</w:t>
               </w:r>
@@ -5069,51 +5069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards 3D visualization metaphors for better {PLM} perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management in the Era of Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5887,191 +5887,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR : an innovative use case enabler for visualization and interaction technologies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etorre Lanzarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">CogInfoComm2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Budapest, Hungary. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923496v1</w:t>
+                <w:t xml:space="preserve">hal-00923494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VISIONAIR : an innovative use case enabler for visualization and interaction technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoComm2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Budapest, Hungary. pp.5</w:t>
+              <w:t xml:space="preserve">JVRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923494v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimenting New Metaphors for PDM through a Model Driven Engineering Scheme</w:t>
               </w:r>
@@ -6217,51 +6217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agility in home-care replanning through co-operation with graphical metaphors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etorre Lanzarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10470,51 +10470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Becattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowanan Khundam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6668280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunyu Vorachart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patibut Preeyawongsakul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witthaya Hosap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics8030060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoch Numfu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2020.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.2021151.239948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Bettaieb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-007-0064-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH3BQVHK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stankoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Aigrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wattilliaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zalc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mazeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ahmet Erkoyuncu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032934v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Guitard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377472v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Dori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_42" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Meslemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Trakunsaranakom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischnaller Franz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Binczewski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gloviak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idsilkowskil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Strovik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lasheras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923496v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azwan Azli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_57" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Ba Ngyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6421991" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375204v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dluzniewski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dluzienski Cl&#233;ment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2022.T408" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420941v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nyffenegger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04186162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R&#237;os" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56441-4_62" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Caruso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Garzia Garza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowanan Khundam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6668280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunyu Vorachart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patibut Preeyawongsakul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witthaya Hosap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics8030060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoch Numfu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2020.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.2021151.239948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Bettaieb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-007-0064-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH3BQVHK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stankoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Aigrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wattilliaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zalc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mazeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ahmet Erkoyuncu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032934v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Guitard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Dori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Meslemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Trakunsaranakom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischnaller Franz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Binczewski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gloviak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idsilkowskil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Strovik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lasheras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azwan Azli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_57" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Ba Ngyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6421991" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375204v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dluzniewski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dluzienski Cl&#233;ment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2022.T408" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420941v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nyffenegger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04186162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R&#237;os" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56441-4_62" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Caruso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Garzia Garza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>