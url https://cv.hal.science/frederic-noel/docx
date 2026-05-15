--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -66,2476 +66,2580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An augmented reality framework for real-time positioning and orientation synchronization of CAD models with physical environments: application to digital twin coherence</w:t>
+                <w:t xml:space="preserve">An immersive virtual world for co-architecting engineered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-026-17766-7⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-025-01302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542608v1</w:t>
+                <w:t xml:space="preserve">hal-05567544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersive virtual world for co-architecting engineered systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An augmented reality framework for real-time positioning and orientation synchronization of CAD models with physical environments: application to digital twin coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haobo Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-025-01302-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-026-17766-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567544v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparing Diagrams With an Immersive Virtual World for Visual Conceptual Modelling in Systems Engineering: An Exploratory Mixed-Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2026.2667476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950749v1</w:t>
+                <w:t xml:space="preserve">hal-05620151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating generation of kinematic keypoints for disassembly process toward virtual reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pascault</w:t>
+                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_9⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.103678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950713v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Physical Fitness and Enjoyment on Virtual Running for Exergames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaowanan Khundam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Games Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2021/6668280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Interaction Time and Usability of Using Controllers and Hand Tracking in Virtual Reality Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaowanan Khundam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varunyu Vorachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaowanan Khundam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patibut Preeyawongsakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witthaya Hosap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (3), pp.60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/informatics8030060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Technology for Maintenance Training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Automating generation of kinematic keypoints for disassembly process toward virtual reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14416/j.asep.2020.04.008⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Reality and Mixed Reality, 13105, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915694v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling Platform for Interactive Digital Content in Virtual Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaowanan Khundam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTI-CIT Transactions on Computer and Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.34-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37936/ecti-cit.2021151.239948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a model processing pipeline for assembly simulationImplementation and evaluation of a model processing pipeline for assembly simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Virtual Reality Technology for Maintenance Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoch Numfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assembly Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/AA-11-2015-104⟩</w:t>
+              <w:t xml:space="preserve">Applied Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.274-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14416/j.asep.2020.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589840v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-user tool for enhancing the daily replanning and control of visits in home care services.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and evaluation of a model processing pipeline for assembly simulationImplementation and evaluation of a model processing pipeline for assembly simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1248869⟩</w:t>
+              <w:t xml:space="preserve">Assembly Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.400-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/AA-11-2015-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416624v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a haptic environment for assembly task simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A multi-user tool for enhancing the daily replanning and control of visits in home care services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanzarone Ettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24846/v24i3y201510⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.202-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2016.1248869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240877v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product model and whiteboard connection to support integration between synchronous and asynchronous phases in cooperative product development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a haptic environment for assembly task simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanh Vu-Thi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Informatics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.329-338,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24846/v24i3y201510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967784v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product model and whiteboard connection to support integration between synchronous and asynchronous phases in cooperative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Salazar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanh Vu-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1/2/3), pp.130-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369603v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Weidig</w:t>
+                <w:t xml:space="preserve">Extending the flash method to measure the thermal diffusivity of semitransparent solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arantza Mendioroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Apiñaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (3), pp.035604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/25/3/035604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644745v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISIONAIR: Wizjonerstwo dla naukowcow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polish OPTICAL INTERNET PIONIER magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VISIONAIR: VISION Advanced Infrastructure for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kopecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Wössner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Mavrikios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loukas Rentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Weidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t>
+              <w:t xml:space="preserve">SBC Journal on Interactive Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue - VR and HCI Labs, 2 (2), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452976v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Product Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1/2/3), pp.123-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452977v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of design rules to assist conflict detection in collaborative design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Development of control mechanisms to support coherency of product model during cooperative design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.539-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-009-0237-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357692v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization of heterogeneous design models driven by the formulation of business knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Application in Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (3/4), pp.230-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic architecture to synchronise design models issued from heterogeneous business tools : towards more interoperability between design expertises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A collaborative platform architecture for coherence management in multi-view integrated product modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering with Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.270 - 282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185730v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPO design model with respect to digital enterprise technologies among product life cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (2), pp.139-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09511920701607782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic multi-view product model to share product behaviours among designers: how process model adds semantic to the behaviour paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generic architecture to synchronise design models issued from heterogeneous business tools : towards more interoperability between design expertises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeur Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00366-007-0064-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360250v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A dynamic multi-view product model to share product behaviours among designers: how process model adds semantic to the behaviour paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (4), pp.380-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ciliary neurotrophic factor (CNTF) enhances myelin formation: a novel role for CNTF and CNTF-related molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stankoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphane Aigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wattilliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.9221-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2545,822 +2649,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telexistence-Based Remote Maintenance for Marine Engineers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A Telexistence Interface for Remote Control of a Physical Industrial Robot via Data Distribution Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ahmet Erkoyuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VRW58643.2023.00089⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.388-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440295v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Open Benchmark Exercise for Model-Based Design Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.227-236, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.176-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999846v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Telexistence Interface for Remote Control of a Physical Industrial Robot via Data Distribution Service</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Ahmet Erkoyuncu</w:t>
+                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.388-398, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_38⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966209v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Benchmark Exercise for Model-Based Design Reviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Telexistence-Based Remote Maintenance for Marine Engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ahmet Erkoyuncu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_18⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Shanghai, China. pp.407-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW58643.2023.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966247v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521675v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noel</w:t>
+                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DESIGN2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cavtat, Croatia. pp.1945-1954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716406v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Design of Enabling Collaborative Situation Based on Augmented Reality Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Curitiba, Brazil. pp.433-446, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94335-6_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3369,5968 +3473,5968 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computer Aided Verification Process for Engineered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Génie Industriel QUALITA (CIGI) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à la réalité virtuelle pour l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.128-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality based digital chain for creating a knowledge base of hand gestures in maintenance tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoch Numfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering Conference (LCE2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.648-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Digital Twin Starting with a Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandre Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.139-149, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Reality Based Digital Chain for Maintenance Training</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Augmented Reality for Operator Training on Industrial Workplaces – Comparing the Microsoft HoloLens vs. Small and Big Screen Tactile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.268⟩</w:t>
+              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Moscow, Russia. pp.3-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147782v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Virtual Reality Based Digital Chain for Maintenance Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoch Numfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Riel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Design 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.1069-1074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02192643v1</w:t>
+                <w:t xml:space="preserve">hal-02147782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Reality for Operator Training on Industrial Workplaces – Comparing the Microsoft HoloLens vs. Small and Big Screen Tactile Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactive technologies facilitating collaboration between projetists and non-projetists: A laboratory design experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Dias Leão Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_1⟩</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140596v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Added Value of a 3D CAVE Within Design Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROVR2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROVR, Oct 2018, London, United Kingdom. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storytelling Platform for Virtual Museum Development: Lifecycle Management of an Exhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaowanan Khundam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.416-426, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main issues when specifying, designing and developing VR and AR applications.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Added value of Virtual Reality and Augmented Reality within product development process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Through-life Engineering Service Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRP, Nov 2016, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering \&amp; Advanced Manufacturing : JCM16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIP-PRIMECA, JCM, Sep 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424070v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About usage of technology for digital arts :experience issued from various fields of applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards 3D Visualization Metaphors for Better PLM Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Arts Media and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.461-475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424057v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research bottlenecks for developping Virtual Reality application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">State of the art and perspectives about Virtual Reality and Augmented Reality within product design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KTUMB workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTUMB, Jul 2016, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Virtual Concept International Workshop on “Major Trends in Product Design”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virtual Concept International Workshop on “Major Trends in Product Design”, Mar 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424065v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and perspectives about Virtual Reality and Augmented Reality within product design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Main issues when specifying, designing and developing VR and AR applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept International Workshop on “Major Trends in Product Design”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virtual Concept International Workshop on “Major Trends in Product Design”, Mar 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Through-life Engineering Service Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRP, Nov 2016, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424062v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D Visualization Metaphors for Better PLM Perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Research bottlenecks for developping Virtual Reality application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">KTUMB workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTUMB, Jul 2016, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377472v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Added value of Virtual Reality and Augmented Reality within product development process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">About usage of technology for digital arts :experience issued from various fields of applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering \&amp; Advanced Manufacturing : JCM16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIP-PRIMECA, JCM, Sep 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Arts Media and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chian-Tai, Feb 2016, Chian Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424060v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Augmented Reality environments design rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahya Al-Meslemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-VR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURO-VR, Nov 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative assessment of an immersive teleoperation environment for collaborative professional activities in a &amp;quot;beaming&amp;quot; experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Plasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroVR 2015 - European conference for Virtual Reality and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Milan, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D visualization metaphors for better {PLM} perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Virtual Reality Environments for activities involved in Preliminary Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channarong Trakunsaranakom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management in the Era of Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424041v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Virtual Reality Environments for activities involved in Preliminary Design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards 3D visualization metaphors for better {PLM} perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Dori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management in the Era of Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004649v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinesthetic sense of presence and haptic interaction in stereoscopic immersive virtual environments based in {R}enaissance art: {T}he {L}ast {S}upper interactive {P}roject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischnaller Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Heritage 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Virtual Reality Environments for design activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channarong Trakunsaranakom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Exhibition of the European Association of Virtual and Augmented Reality : EURO-VR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURO-VR, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked Art Performance supported by VISIONAIR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maciej Gloviak</w:t>
+                <w:t xml:space="preserve">Assembly simulation using haptic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Iacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Idsilkowskil</w:t>
+                <w:t xml:space="preserve">Louis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Strovik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Lasheras</w:t>
+                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TERENA NETWORK CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">28-th MIT 2014 Conference Management and Innovative Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Levy, University of Brighton, Sep 2014, Fiesa, Slovenia. pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424038v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly simulation using haptic devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Networked Art Performance supported by VISIONAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Binczewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Thibault</w:t>
+                <w:t xml:space="preserve">Maciej Gloviak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mitrouchev</w:t>
+                <w:t xml:space="preserve">B Idsilkowskil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Strovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lasheras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28-th MIT 2014 Conference Management and Innovative Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Levy, University of Brighton, Sep 2014, Fiesa, Slovenia. pp.19-25</w:t>
+              <w:t xml:space="preserve"> TERENA NETWORK CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176748v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Devices Evaluation for Industrial Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Iacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO-VR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURO-VR, Dec 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative assessment of a collaborative multi-user tool for enhancing the daily replanning and control of visits in Home Care services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanzarone Ettore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogInfoCom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vitré, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimenting New Metaphors for PDM through a Model Driven Engineering Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Azwan Azli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogInfoComm2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.570-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923494v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR : an innovative use case enabler for visualization and interaction technologies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VISIONAIR : An Infrastructure to support Research using High Level Visualisation and Interaction resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">Symposium on Geometry Processing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genova, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923496v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting New Metaphors for PDM through a Model Driven Engineering Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agility in home-care replanning through co-operation with graphical metaphors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etorre Lanzarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohd Azwan Azli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JVRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461907v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISIONAIR : An Infrastructure to support Research using High Level Visualisation and Interaction resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimenting New Metaphors for PDM through a Model Driven Engineering Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Azwan Azli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Geometry Processing 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genova, Italy. pp.2</w:t>
+              <w:t xml:space="preserve">A. Bernard, L. Rivest, and D. Dutta (Eds.): PLM 2013, IFIP AICT 409, pp. 570--583. IFIP International Federation for Information Processing (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.570--583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923492v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agility in home-care replanning through co-operation with graphical metaphors.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VISIONAIR : an innovative use case enabler for visualization and interaction technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JVRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923495v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting New Metaphors for PDM through a Model Driven Engineering Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collaboration enhancement through tangible metaphores: application to home care rescheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etorre Lanzarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohd Azwan Azli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Bernard, L. Rivest, and D. Dutta (Eds.): PLM 2013, IFIP AICT 409, pp. 570--583. IFIP International Federation for Information Processing (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.570--583</w:t>
+              <w:t xml:space="preserve">CogInfoComm2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Budapest, Hungary. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923491v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISIONAIR : An infrastructure for RESEARCH WITH visualization and interaction technologies : Design and manufacturing research opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Information Technology in the Innovation Processes of Industrial Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Budapest, Hungary. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISIONAIR: a European Infrastructure about Visualization and Interaction for Research : Opportunities for Transversal Research - Application to Some CogInfocom Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Cognitive Infocommunications (CogInfoCom), 2012 IEEE 3rd International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Kosice, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathering alternative solutions for new requirements in manufacturing company: Collaborative Process with Data Visualization and Interaction Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th CIRP Conference on Manufacturing Systems 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Athens, Greece. pp.465-470, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2012.07.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISIONAIR : a european infrastructure to support research based on visualization and interaction techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial Conference On Engineering Systems Design And Analysis ESDA2012 (ASME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative comparison of 2D and 3D perception for information sharing dedicated to manufactured product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahn Ba Ngyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Infocommunications (CogInfoCom), 2012 IEEE 3rd International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia. pp.261 -265, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CogInfoCom.2012.6421991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and interactive tool for product development process enhancement: towards intuitive support of co-located project review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, QC, Canada. pp.213-225, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35758-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure to ease usage of VR technology for enhancing Product Lifecycle Management vision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">VISION Advanced Infrastructure for Research Challenges and opportunities for UHD-NET developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Gloviak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">CINEGRID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577067v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VISION Advanced Infrastructure for Research Challenges and opportunities for UHD-NET developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A procedure to ease usage of VR technology for enhancing Product Lifecycle Management vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maciej Gloviak</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINEGRID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796358v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of 3D Visualization Techniques for Usage in Collaborative Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessel Wits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Product Model and Whiteboard to ease Collaborative Work in Global Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Vu-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Design Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrumented process to support user-centred design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de situations de conception collaboratives pour la spécification d'outils de communication graphique de type tableau blanc partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Vu-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque National AIP-PRIMECA : Produits, Procédés et systèmes industriels : Les dernières innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-Driven Architecture to enhance interoperability between product applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Product Lifecycle Management (PLM08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support for effective change management in product data management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computers and Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1514-1519, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Model Driven Architecture to enhance interoperability between product applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néjib Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">PLM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.380-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357688v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Driven Architecture to enhance interoperability between product applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A model driven framework to compare design studies from heterogeneous disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Chettaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.380-392</w:t>
+              <w:t xml:space="preserve">Proceeding of International Digital Enterprise Technology Conference, DET2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, --, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442252v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model driven framework to compare design studies from heterogeneous disciplines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An instrumented conflict management scenario about cooperative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanène Chettaoui</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of International Digital Enterprise Technology Conference, DET2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, --, France</w:t>
+              <w:t xml:space="preserve">Product Life cycle Management Conference (Séoul - Korea) : PLM08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357689v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An environment for collaborative design: A New Approach to CAD Tool Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanène Chettaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference In Product Life Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00453009v1</w:t>
+                <w:t xml:space="preserve">hal-00185734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environment for collaborative design: A New Approach to CAD Tool Interoperability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward a framework for effective collaborative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference In Product Life Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Berlin, Germany. pp.279-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69820-3_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185734v1</w:t>
+                <w:t xml:space="preserve">hal-00453009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict management in Multi-view Integrated Product Modelling Systems based on a meta-constraint approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Digital Enterprise Technology Bath, United Kingdom 19-21 September 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la mesure des conflits entre experties métiers en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj-Hamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection d'outils métiers à un environnement de conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanène Chettaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Colloque National AIP PRIMECA La Plagne, 5-8 avril 2007 org. Pôle AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPPOP: an open source collaborative design platform to link product, design process and industrial organisation information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debarbouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grenoble, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'une formation à l'ingénierie collaborative entre ENSHMG et ENSIEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collaborative design based on heterogenous integrated models: a structure for project reviews reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377383v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design based on heterogenous integrated models: a structure for project reviews reports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Manipulation de modèles hybrides pour la liaison CAO-Calculs : spécification d'un environnement d'assistance aux processus de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lovinfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Shangaï, China</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375204v1</w:t>
+                <w:t xml:space="preserve">hal-00377377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de modèles hybrides pour la liaison CAO-Calculs : spécification d'un environnement d'assistance aux processus de maillage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Multi-view Product Model to Share the Product Behaviours Among Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conference International on Product Life Cycle, PLM05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377377v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Multi-view Product Model to Share the Product Behaviours Among Designers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'une formation à l'ingénierie collaborative entre ENSHMG et ENSIEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe René Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference International on Product Life Cycle, PLM05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.125-133</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375198v1</w:t>
+                <w:t xml:space="preserve">hal-00377383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-cooperative design among mechanical and electrical engineers: implications for communication between professional cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Delinchant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Professional Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, --, France. pp.231 - 249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical generation of unstructured meshes over free-form polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X. Sillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedron partitioning dedicated to a hierarchical meshing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X. Sillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDMME'98, 2nd International conference on Integrated Design and Manufacturing in Mechanical Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Compiègne, France. pp.621-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9340,345 +9444,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Virtual Reality for Model-Based Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haobo Wang</w:t>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Congrès National 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light VR client for point cloud navigation with 360° images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Dluzniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-VR 2022 - IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Christchurch (virtual event), New Zealand. , pp.566-567, 2022, 2022 IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW55335.2022.00134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03761714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emera, a virtual reality radiation protection training platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dluzienski Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EuroXR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stuttgart (Germany), France. VTT Technical Research Centre of Finland, EuroXR 2022, 1, pp.51-56, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32040/2242-122X.2022.T408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9688,469 +9792,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management. PLM in Transition Times: The Place of Humans and Transformative Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Nyffenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, AICT-667, 2023, IFIP Advances in Information and Communication Technology, 978-3-031-25181-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management. Green and Blue Technologies to Support Smart and Sustainable Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rivest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, AICT-640, 2022, IFIP Advances in Information and Communication Technology, 978-3-030-94398-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94335-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04186162v1</w:t>
+                <w:t xml:space="preserve">hal-04195230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management. Green and Blue Technologies to Support Smart and Sustainable Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiris Canciglieri Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, AICT-639, 2022, IFIP Advances in Information and Communication Technology, 978-3-030-94334-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94335-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195230v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Lifecycle Management to Support Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Chiabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, AICT-540, 2018, IFIP Advances in Information and Communication Technology, 978-3-030-01613-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10160,254 +10264,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Concept for Virtual Reality Based Industrial Maintenance Training Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoch Numfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems, Software and Services Process Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.820-829, 2020, 978-3-030-56441-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56441-4_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for Dynamic Sharing of Collaborative Design Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe René Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KLUWER Academic Publishers., pp 493-502, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10417,283 +10521,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.1 Technologies and techniques - state of the art updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giandomenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Becattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Politecnico de milano. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.3 SPARK modules prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giandomenico Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Garzia Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dutreve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Politecnico de milano. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10840,51 +10944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950713v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Garrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowanan Khundam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6668280" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunyu Vorachart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patibut Preeyawongsakul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witthaya Hosap" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics8030060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoch Numfu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2020.04.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.2021151.239948" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Bettaieb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-007-0064-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH3BQVHK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stankoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Aigrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wattilliaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zalc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mazeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ahmet Erkoyuncu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032934v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_31" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Guitard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_37" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Dori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424043v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Meslemi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424041v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004649v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Trakunsaranakom" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischnaller Franz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Binczewski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gloviak" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idsilkowskil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Strovik" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lasheras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923496v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azwan Azli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_57" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923492v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Ba Ngyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6421991" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796358v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482258v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357689v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377383v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375204v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375198v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510086v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dluzniewski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950815v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dluzienski Cl&#233;ment" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2022.T408" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420941v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nyffenegger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04186162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075612v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiabert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R&#237;os" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915359v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56441-4_62" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Caruso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885883v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Garzia Garza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2026.2667476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214390v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaowanan Khundam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6668280" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varunyu Vorachart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patibut Preeyawongsakul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witthaya Hosap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/informatics8030060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pascault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Le Garrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andriot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37936/ecti-cit.2021151.239948" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoch Numfu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Riel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2020.04.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Iacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Popescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AA-11-2015-104" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanzarone Ettore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2016.1248869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Louis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24846/v24i3y201510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vu-Thi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369603v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Salazar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Mendioroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Api&#241;aniz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/3/035604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kopecki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe W&#246;ssner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Mavrikios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Rentzos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Weidig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj-Hamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0237-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z4GJ6JK3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chettaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701607782" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Bettaieb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00366-007-0064-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BH3BQVHK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01936462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stankoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Aigrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wattilliaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zalc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mazeas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ahmet Erkoyuncu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_38" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW58643.2023.00089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032934v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basl&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brissaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6_31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.122" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140593v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Guitard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140596v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pusch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.268" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Dias Le&#227;o Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.245" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_14" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_37" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Dori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_42" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424057v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Al-Meslemi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gomez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plasson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004649v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channarong Trakunsaranakom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischnaller Franz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119215v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thibault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitrouchev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Binczewski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gloviak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Idsilkowskil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Strovik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lasheras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424040v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Azwan Azli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_57" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etorre Lanzarone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923491v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923496v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796359v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadeghi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2012.07.080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Ba Ngyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CogInfoCom.2012.6421991" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702481v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35758-9_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577067v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel Wits" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531558v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357687v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Moalla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bouras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223932" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442252v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357688v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453009v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69820-3_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0HSR17RK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185731v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teissandier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debarbouille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375204v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377383v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riboulet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510084v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510086v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03761714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Dluzniewski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW55335.2022.00134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dluzienski Cl&#233;ment" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32040/2242-122X.2022.T408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05420941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Nyffenegger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195230v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiris Canciglieri J&#250;nior" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04186162v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94335-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Chiabert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R&#237;os" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915359v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56441-4_62" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333849v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885875v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giandomenico Caruso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Becattini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Garzia Garza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutreve" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>