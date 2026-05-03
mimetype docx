--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -321,295 +321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt structural transition in exotic molybdenum isotopes unveils an isospin-symmetric island of inversion</w:t>
+                <w:t xml:space="preserve">Direct mass measurement of Pd 93 and implications for the isomer structures in Ag 94 : Tracing the two-proton decay branch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ha</w:t>
+                <w:t xml:space="preserve">Gabriella Kripkó-Koncz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Recchia</w:t>
+                <w:t xml:space="preserve">Wolfgang Plaß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M Lenzi</w:t>
+                <w:t xml:space="preserve">Irene Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Iwasaki</w:t>
+                <w:t xml:space="preserve">Duy Duc Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Duc Dao</w:t>
+                <w:t xml:space="preserve">Timo Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.10631. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.L042022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65621-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/mhhn-kmgx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392830v1</w:t>
+                <w:t xml:space="preserve">cea-05335871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mass measurement of Pd 93 and implications for the isomer structures in Ag 94 : Tracing the two-proton decay branch</w:t>
+                <w:t xml:space="preserve">Abrupt structural transition in exotic molybdenum isotopes unveils an isospin-symmetric island of inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Kripkó-Koncz</w:t>
+                <w:t xml:space="preserve">J Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Plaß</w:t>
+                <w:t xml:space="preserve">F Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Dedes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S.M Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Duc Dao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timo Dickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (4), pp.L042022. </w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/mhhn-kmgx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65621-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05335871v1</w:t>
+                <w:t xml:space="preserve">hal-05392830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shape of the T$_z$ = +1 nucleus $^{94}$Pd and the role of proton-neutron interactions on the structure of its excited states</w:t>
               </w:r>
@@ -991,624 +991,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of As83, As85, and As87: From semimagicity to γ softness</w:t>
+                <w:t xml:space="preserve">Extended ${p}_{3/2}$ Neutron Orbital and the $N=32$ Shell Closure in $^{52}\mathrm{Ca}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Rezynkina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.D. Dao</w:t>
+                <w:t xml:space="preserve">M. Enciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">H.N. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dudouet</w:t>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014320⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (26), pp.262501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.262501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626020v1</w:t>
+                <w:t xml:space="preserve">hal-03909049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell-model calculation of $^{100}$Mo double-$\beta$ decay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear Structure with Discrete Non-Orthogonal Shell-Model : new frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Itaco</w:t>
+                <w:t xml:space="preserve">Dao Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Gregorio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.034312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.034312⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Physical Review C, 105 (5), pp.054314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.054314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603224v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidden electron capture on $^{24}$Na and $^{27}$Al in degenerate oxygen-neon cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of As83, As85, and As87: From semimagicity to γ softness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rezynkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. Strömberg</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.025803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.025803⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.014320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203631v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended ${p}_{3/2}$ Neutron Orbital and the $N=32$ Shell Closure in $^{52}\mathrm{Ca}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forbidden electron capture on $^{24}$Na and $^{27}$Al in degenerate oxygen-neon cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Enciu</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">G. Martínez-Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.129.262501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.025803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Structure with Discrete Non-Orthogonal Shell-Model : new frontiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shell-model calculation of $^{100}$Mo double-$\beta$ decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coraggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Itaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dao Duc</w:t>
+                <w:t xml:space="preserve">A. Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Nowacki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mancino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Physical Review C, 105 (5), pp.054314. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.034312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.054314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.105.034312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593473v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of $^{32}$Mg via direct reactions</w:t>
               </w:r>
@@ -1856,801 +1856,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb and nuclear excitations of $^{70}$Zn and $^{68}$Ni at intermediate energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of $^{68}\mathrm{Fe}$ from charge exchange on $^{68}\mathrm{Co}$ projectil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calinescu</w:t>
+                <w:t xml:space="preserve">R. V F Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">B. A Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">R. G T Zegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carstoiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.D. Dao</w:t>
+                <w:t xml:space="preserve">D. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (3), pp.034318. </w:t>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevc.104.024313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03369543v1</w:t>
+                <w:t xml:space="preserve">hal-03369354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Precision mass measurements of $^{67}$Fe and $^{69,70}$Co : Nuclear structure toward N = 40 and impact on r -process reaction rates [Phys. Rev. C 101 , 041304(R) (2020)]</w:t>
+                <w:t xml:space="preserve">Measurement of the distribution of ^207Bi depositions on calibration sources for SuperNEMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Canete</w:t>
+                <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Giraud</w:t>
+                <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kankainen</w:t>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Birdsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.029902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (07), pp.T07012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/T07012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214934v1</w:t>
+                <w:t xml:space="preserve">hal-03197532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the distribution of ^207Bi depositions on calibration sources for SuperNEMO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coulomb and nuclear excitations of $^{70}$Zn and $^{68}$Ni at intermediate energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Augier</w:t>
+                <w:t xml:space="preserve">S. Calinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Barabash</w:t>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Birdsall</w:t>
+                <w:t xml:space="preserve">F. Carstoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (07), pp.T07012. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.034318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/07/T07012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.034318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197532v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03369543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of $^{68}\mathrm{Fe}$ from charge exchange on $^{68}\mathrm{Co}$ projectil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Precision mass measurements of $^{67}$Fe and $^{69,70}$Co : Nuclear structure toward N = 40 and impact on r -process reaction rates [Phys. Rev. C 101 , 041304(R) (2020)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. V F Janssens</w:t>
+                <w:t xml:space="preserve">L. Canete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A Brown</w:t>
+                <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G T Zegers</w:t>
+                <w:t xml:space="preserve">A. Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bazin</w:t>
+                <w:t xml:space="preserve">B. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024313. </w:t>
+              <w:t xml:space="preserve">, 2021, 103 (2), pp.029902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevc.104.024313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.029902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369354v1</w:t>
+                <w:t xml:space="preserve">hal-03214934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neutron-rich edge of the nuclear landscape: Experiment and theory.</w:t>
+                <w:t xml:space="preserve">High-spin intruder states in the mirror nuclei $^{31}\mathrm{S}$ and $^{31}\mathrm{P}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nowacki</w:t>
+                <w:t xml:space="preserve">D.A. Testov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Obertelli</w:t>
+                <w:t xml:space="preserve">A. Boso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Poves</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Recchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 120, pp.103866. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2021.103866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.024309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196725v1</w:t>
+                <w:t xml:space="preserve">hal-03326485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-spin intruder states in the mirror nuclei $^{31}\mathrm{S}$ and $^{31}\mathrm{P}$</w:t>
+                <w:t xml:space="preserve">The neutron-rich edge of the nuclear landscape: Experiment and theory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Testov</w:t>
+                <w:t xml:space="preserve">Frédéric Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">Alexandre Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Recchia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfredo Poves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024309. </w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.103866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.024309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2021.103866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326485v1</w:t>
+                <w:t xml:space="preserve">hal-03196725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of triaxial deformation in $^{66}$Zn and properties of its first excited $0^+$ state studied by means of Coulomb excitation</w:t>
               </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 821, pp.136603. </w:t>
@@ -2898,351 +2898,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (6+) isomer in $^{102}$Sn revisited: Neutron and proton effective charges close to the double shell closure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Periodic Modulations of the Rate of Double-Beta Decay of $^{100}$Mo in the NEMO-3 Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Grawe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Hinke</w:t>
+                <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136591⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.L061601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L061601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361173v1</w:t>
+                <w:t xml:space="preserve">hal-03034822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Periodic Modulations of the Rate of Double-Beta Decay of $^{100}$Mo in the NEMO-3 Detector</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+                <w:t xml:space="preserve">The (6+) isomer in $^{102}$Sn revisited: Neutron and proton effective charges close to the double shell closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faestermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Blondel</w:t>
+                <w:t xml:space="preserve">C. Hinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (6), pp.L061601. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 820, pp.136591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.104.L061601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034822v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam $\gamma$-ray spectroscopy of $^{62,64}\mathrm{Cr}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. V F Janssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Farris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octupole correlations near $^{110}$Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Testov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arnswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,606 +3702,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell evolution of $N=40$ isotones towards $^{60}$Ca: First spectroscopy of $^{62}$Ti</w:t>
+                <w:t xml:space="preserve">Structure of $^{33}$Si and the magicity of the N = 20 gap at Z = 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Cortés</w:t>
+                <w:t xml:space="preserve">S. Jongile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Holt</w:t>
+                <w:t xml:space="preserve">M. Wiedeking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135071⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.024321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.024321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423743v1</w:t>
+                <w:t xml:space="preserve">hal-02921826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Southern Shore of the Island of Inversion to $^{28}$F</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kahlbow</w:t>
+                <w:t xml:space="preserve">Search for the double-beta decay of $^{82}$Se to the excited states of $^{82}$Kr with NEMO-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.152502⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 996, pp.121701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2020.121701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550041v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the double-beta decay of $^{82}$Se to the excited states of $^{82}$Kr with NEMO-3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Blondel</w:t>
+                <w:t xml:space="preserve">Shell evolution of $N=40$ isotones towards $^{60}$Ca: First spectroscopy of $^{62}$Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 996, pp.121701. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 800, pp.135071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2020.121701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.135071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467317v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of $^{33}$Si and the magicity of the N = 20 gap at Z = 14</w:t>
+                <w:t xml:space="preserve">Extending the Southern Shore of the Island of Inversion to $^{28}$F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jongile</w:t>
+                <w:t xml:space="preserve">A. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wiedeking</w:t>
+                <w:t xml:space="preserve">Y. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Papka</w:t>
+                <w:t xml:space="preserve">J. Kahlbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (2), pp.024321. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.152502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.102.024321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.152502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921826v1</w:t>
+                <w:t xml:space="preserve">hal-02550041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on assigning a shape to a nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Alhassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4348,103 +4348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the neutrinoless double-$\beta$ decay matrix element within the realistic shell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coraggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Itaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (4), pp.044315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4517,64 +4517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (3), pp.034314. </w:t>
@@ -4612,103 +4612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision mass measurements of $^{67}$Fe and $^{69,70}$Co : Nuclear structure toward N=40 and impact on r -process reaction rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Canete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kankainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (4), pp.041304. </w:t>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Valiente-Dobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goasduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5027,64 +5027,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of the natural $E (1/2_1^+ ) - E (3/2_1^+ )$ energy splitting in odd-K isotopes towards $N = 40$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.L. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,51 +5161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First spectroscopy of $^{61}$Ti and the transition to the Island of Inversion at $N=40$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 792, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physletb.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
@@ -5276,429 +5276,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitations of the magic $N=50$ neutron-core revealed in $^{81}$Ga</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of low-lying states in $^{65}$Co from lifetime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maquart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">B. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Verney</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.011301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011301⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (2), pp.024321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.024321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188091v1</w:t>
+                <w:t xml:space="preserve">hal-02074749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalization of the Gamow-Teller operator within the realistic shell model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. de Angelis</w:t>
+                <w:t xml:space="preserve">Excitations of the magic $N=50$ neutron-core revealed in $^{81}$Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dudouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fukui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Itaco</w:t>
+                <w:t xml:space="preserve">G. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.014316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.014316⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.011301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.011301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965351v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of low-lying states in $^{65}$Co from lifetime measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Olaizola</w:t>
+                <w:t xml:space="preserve">Renormalization of the Gamow-Teller operator within the realistic shell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coraggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Fraile</w:t>
+                <w:t xml:space="preserve">L. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Poves</w:t>
+                <w:t xml:space="preserve">T. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Itaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (2), pp.024321. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.014316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.024321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.014316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074749v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">78Ni revealed as a doubly magic stronghold against nuclear deformation</w:t>
               </w:r>
@@ -5710,64 +5710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taniuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yoneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6220,103 +6220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed studies of $^{100}$Mo two-neutrino double beta decay in NEMO-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 79 (5), pp.440. </w:t>
@@ -6367,77 +6367,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of nuclei around $^{100}$Sn populated via two-neutron knockout reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6622,103 +6622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic scattering of neutron-rich Ni and Zn isotopes off a proton target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (4), pp.044315. </w:t>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Stefanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rząca-Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7197,64 +7197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 784, pp.392-396. </w:t>
@@ -7292,103 +7292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final results on $^{82}{Se}$ double beta decay to the ground state of $^{82}{Kr}$ from the NEMO-3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (10), pp.821. </w:t>
@@ -7420,710 +7420,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nuclear structure in neutron-rich odd-Zn isotopes and isomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast-timing lifetime measurements in $^{94}$Ru and $^{96}$Pd : Breakdown of the seniority scheme in N=50 isotones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wraith</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Bieroń</w:t>
+                <w:t xml:space="preserve">A. Korgul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.014313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554909v1</w:t>
+                <w:t xml:space="preserve">hal-01554430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell-model investigation of spectroscopic properties and collectivity in the nuclei beyond $^{132}\mathbf{Sn}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), pp.034312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.96.034312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast-timing lifetime measurements in $^{94}$Ru and $^{96}$Pd : Breakdown of the seniority scheme in N=50 isotones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Mach</w:t>
+                <w:t xml:space="preserve">Evolution of nuclear structure in neutron-rich odd-Zn isotopes and isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wraith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Babcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Korgul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Matea</w:t>
+                <w:t xml:space="preserve">J. Bieroń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), pp.014313. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 771, pp.385-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.014313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554430v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for shape-coexisting 0$^+$ states in $^{66}$Ni from lifetime measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">New excitations in $^{142}$Ba and $^{144}$Ce : Evolution of $\gamma$ bands in the N=86 isotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naïdja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Czerwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rząca-Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (6), pp.061303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.061303⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.064303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.064303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554902v1</w:t>
+                <w:t xml:space="preserve">hal-01554874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New excitations in $^{142}$Ba and $^{144}$Ce : Evolution of $\gamma$ bands in the N=86 isotone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Search for shape-coexisting 0$^+$ states in $^{66}$Ni from lifetime measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Rząca-Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (6), pp.064303. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.061303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.064303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.95.061303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554874v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of core excitations in the structure and decay of the 16$^+$ spin-gap isomer in $^{96}$Cd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Moschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8334,103 +8334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrinoless quadruple-$\beta$ decay of $^{150}$Nd with the NEMO-3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (4), pp.041801. </w:t>
@@ -8596,377 +8596,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell evolution beyond Z = 28 and N = 50: Spectroscopy of $^{81,82,83,84}$Zn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Shand</w:t>
+                <w:t xml:space="preserve">D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Podolyák</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Obertelli</w:t>
+                <w:t xml:space="preserve">A. Barabash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 773, pp.492-497. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645772v1</w:t>
+                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the 2νββ decay half-life and search for the 0νββ decay of 116Cd with the NEMO-3 detector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shell evolution beyond Z = 28 and N = 50: Spectroscopy of $^{81,82,83,84}$Zn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baker</w:t>
+                <w:t xml:space="preserve">C.M. Shand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barabash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
+                <w:t xml:space="preserve">Zs. Podolyák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Doornenbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (1), </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 773, pp.492-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.012007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01766477v1</w:t>
+                <w:t xml:space="preserve">hal-01645772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the 2$\nu\beta\beta$ decay half-life of $^{150}$Nd and a search for 0$\nu\beta\beta$ decay processes with the full exposure from the NEMO-3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (7), pp.072003. </w:t>
@@ -9004,64 +9004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the double-beta decay half-life and search for the neutrinoless double-beta decay of &amp;lt;SUP&amp;gt;48&amp;lt;/SUP&amp;gt;Ca with the NEMO-3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Bakalyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,90 +9138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Coexistence in Ni 78 as the Portal to the Fifth Island of Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.272501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9268,64 +9268,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation numbers of spherical orbits in self-consistent beyond-mean-field methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás R. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (5), pp.054316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9385,51 +9385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9934,51 +9934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rząca-Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Czerwiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10297,103 +10297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Result of the search for neutrinoless double-$\beta$ decay in $^{100}$Mo with the NEMO-3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. d. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. s. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (7), </w:t>
@@ -10457,77 +10457,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (19), pp.192501. </w:t>
@@ -10693,377 +10693,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01093962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Structure Towards N = 40 Ca 60 : In-Beam γ -Ray Spectroscopy of Ti 58 , 60</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton-Neutron Pairing Correlations in the Self-Conjugate Nucleus K 38 Probed via a Direct Measurement of the Isomer Shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. v. f. Janssens</w:t>
+                <w:t xml:space="preserve">M. l. Bissell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Weisshaar</w:t>
+                <w:t xml:space="preserve">J. Papuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. a. Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Lunderberg</w:t>
+                <w:t xml:space="preserve">K. Kreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 112 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.112503⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 113 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.052502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188951v1</w:t>
+                <w:t xml:space="preserve">hal-03188940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Neutron Pairing Correlations in the Self-Conjugate Nucleus K 38 Probed via a Direct Measurement of the Isomer Shift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Structure Towards N = 40 Ca 60 : In-Beam γ -Ray Spectroscopy of Ti 58 , 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. v. f. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. l. Bissell</w:t>
+                <w:t xml:space="preserve">D. Weisshaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Papuga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Naïdja</w:t>
+                <w:t xml:space="preserve">B. a. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kreim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Blaum</w:t>
+                <w:t xml:space="preserve">E. Lunderberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 113 (5), </w:t>
+              <w:t xml:space="preserve">, 2014, 112 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.052502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.112503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188940v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of double beta decay of 100Mo to excited states of 100Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basharina-Freshville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 925, pp.25-36. </w:t>
@@ -11114,64 +11114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11529,51 +11529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guastalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dijulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Górska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cederkäll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11650,51 +11650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of excited states in 87 Se: Collectivity and j − 1 anomaly at N = 53</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rząca-Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Czerwiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11784,51 +11784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing nuclear structures in the vicinity of 78Ni with β- and βn-decay spectroscopy of 84Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kolos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12052,51 +12052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-body forces and persistence of spin-orbit shell gaps in medium-mass nuclei: Toward the doubly magic 78 Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12258,295 +12258,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00684457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-beam spectroscopic studies of $^{44}$S nucleus</w:t>
+                <w:t xml:space="preserve">Superallowed Gamow-Teller decay of the doubly magic nucleus $^{100}$Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">C. B. Hinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sohler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Sorlin</w:t>
+                <w:t xml:space="preserve">M. Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boutachkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faestermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+                <w:t xml:space="preserve">H. Geissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.024311. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 486, pp.341-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.024311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature11116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00657202v1</w:t>
+                <w:t xml:space="preserve">in2p3-00714614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superallowed Gamow-Teller decay of the doubly magic nucleus $^{100}$Sn</w:t>
+                <w:t xml:space="preserve">In-beam spectroscopic studies of $^{44}$S nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. B. Hinke</w:t>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Böhmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Faestermann</w:t>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Geissel</w:t>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 486, pp.341-345. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.024311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature11116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.024311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00714614v1</w:t>
+                <w:t xml:space="preserve">in2p3-00657202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a new isomeric state in $^{68}$Ni: Evidence for a highly-deformed proton intruder state.</w:t>
               </w:r>
@@ -12584,51 +12584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.031301. </w:t>
@@ -12692,51 +12692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12800,103 +12800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher's Note: In-beam spectroscopic studies of the 44S nucleus [Phys. Rev. C 85, 024311 (2012)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.039901 (E). </w:t>
@@ -12973,51 +12973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13058,372 +13058,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb excitation of the 3(-) isomer in (70)Cu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 76Se Gamow–Teller strength distribution and its importance for stellar electron capture rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stefanescu</w:t>
+                <w:t xml:space="preserve">Q. Zhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Balabanski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Langanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martínez-Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sieja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.064323. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 859 (1), pp.172-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.064323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2011.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00663809v1</w:t>
+                <w:t xml:space="preserve">hal-03188892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 76Se Gamow–Teller strength distribution and its importance for stellar electron capture rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhi</w:t>
+                <w:t xml:space="preserve">Coulomb excitation of the 3(-) isomer in (70)Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rapisarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Langanke</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Stefanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2011.04.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.064323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.84.064323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03188892v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00663809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{39,41}$Si and the border of the N = 28 island of inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13487,51 +13487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core polarization effects in effective Hamiltonians far from stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 857 (1), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13590,64 +13590,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-spin isomers in 96 Ag: Excitations across the Z = 38 and Z = 50 , N = 50 closed shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boutachkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13737,51 +13737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14126,51 +14126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island of inversion around Cr 64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14243,51 +14243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell quenching in Ni 78 : A hint from the structure of neutron-rich copper isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14360,64 +14360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105, pp.102501. </w:t>
@@ -14628,51 +14628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14732,51 +14732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivity in the light xenon isotopes: A shell model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14862,51 +14862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfützner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14983,77 +14983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model description of zirconium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Langanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martínez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.064310-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15087,51 +15087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical proton-neutron structure of isomeric states in 128Cd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15139,51 +15139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jungclaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pfützner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.011301. </w:t>
@@ -15260,51 +15260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Durell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15394,51 +15394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 818, pp.139-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15466,252 +15466,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00247898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell erosion and shape coexistence in 43 16S27</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new effective interaction for $0\hbar\omega$ shell model calculations in the sdpf valence space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.092501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.014310-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.014310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00365309v1</w:t>
+                <w:t xml:space="preserve">in2p3-00199845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new effective interaction for $0\hbar\omega$ shell model calculations in the sdpf valence space</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shell erosion and shape coexistence in 43 16S27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Daugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stodel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.014310-6. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.092501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.79.014310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.092501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00199845v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00365309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New isomers and medium-spin structure of the 95Y nucleus</w:t>
               </w:r>
@@ -15883,51 +15883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.014313. </w:t>
@@ -16004,51 +16004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.048501-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16134,51 +16134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.032501. </w:t>
@@ -16229,64 +16229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the N=27 isotones derived from the $^{44}$Ar(d,p)$^{45}$Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16363,51 +16363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Structure Aspects of the Neutrinoless Double Beta Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16448,278 +16448,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00169607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of pairing on the nuclear matrix elements of the neutrinoless double beta decays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Studies on the double-$\beta$ decay nucleus $^{64}Zn$ using the (d,$^{2}He$) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.W. Grewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052503⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.064303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.064303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00172436v1</w:t>
+                <w:t xml:space="preserve">in2p3-00308955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the double-$\beta$ decay nucleus $^{64}Zn$ using the (d,$^{2}He$) reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of pairing on the nuclear matrix elements of the neutrinoless double beta decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.064303. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.052503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.77.064303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.052503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00308955v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00172436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of spherical states with deformed and superdeformed bands in doubly magic $^{40}$Ca; A shell model challenge</w:t>
               </w:r>
@@ -16731,51 +16731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16848,51 +16848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Lisetskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Langanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17103,51 +17103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of isomeric decays in the $r$-Process waiting-point nucleus $^{130}Cd_{82}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jungclaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17224,103 +17224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of the N=28 shell closure in $^{42}$Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.022503. </w:t>
@@ -17384,64 +17384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cuenca-Garcıa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martınez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Langanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.N. Borzov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17501,77 +17501,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: $\beta$ decay of $^{31}$Mg: Extending the “island of inversion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17616,295 +17616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00194097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of neutron-rich Fe isotopes populated in the $^{64}$Ni+$^{238}$U reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lunardi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Gadea</w:t>
+                <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.034303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00169912v1</w:t>
+                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on &amp;quot;Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+                <w:t xml:space="preserve">Spectroscopy of neutron-rich Fe isotopes populated in the $^{64}$Ni+$^{238}$U reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lunardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Dombrádi</w:t>
+                <w:t xml:space="preserve">E. Farnea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.099202. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.034303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.099202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.76.034303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00175705v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00169912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the neutron-rich nucleus $^{36}$Si</w:t>
               </w:r>
@@ -18037,51 +18037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Core Polarization in 70Ni and 74Zn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18171,90 +18171,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the Spin-Orbit Splittings at the N=28 Shell Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97, pp.092501. </w:t>
@@ -18292,90 +18292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits on different Majoron decay modes of $^{100}$Mo and $^{82}$Se for neutrinoless double beta decays in the NEMO-3 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brudanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18478,51 +18478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Lenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ionescu-Bujor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Della Vedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.014316-1 014316-8. </w:t>
@@ -18694,90 +18694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the search for neutrinoless double beta decay with the NEMO 3 detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barabash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18841,51 +18841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isovector effective charge and the staggering of the $2^+ \to 0^+$ transition probabilities in the Titanium isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18958,51 +18958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19075,51 +19075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-decay studies of neutron-rich Sc-Cr nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19247,64 +19247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fahlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Górska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.061305. </w:t>
@@ -19336,286 +19336,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the neutron-rich $^{37,39}$P and $^{43,45}$Cl nuclei</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the $\beta$-decaying (21$^+$) spin gap isomer in $^{94}$Ag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Timar</w:t>
+                <w:t xml:space="preserve">C. Plettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 733, pp.20-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00023504v1</w:t>
+                <w:t xml:space="preserve">in2p3-00020406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the $\beta$-decaying (21$^+$) spin gap isomer in $^{94}$Ag</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Grawe</w:t>
+                <w:t xml:space="preserve">Structure of the neutron-rich $^{37,39}$P and $^{43,45}$Cl nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Mukha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+                <w:t xml:space="preserve">J. Timar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2004-10019-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020406v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00023504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for pairing-vibration states of even Ca isotopes in $^{40}$Ca + $^{208}$Pb transfer reactions</w:t>
               </w:r>
@@ -19720,230 +19720,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical shell model description of deformation and superdeformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The N=28 shell closure; from N=Z to the neutron drip line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.119-122</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 742, pp.14-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00021667v1</w:t>
+                <w:t xml:space="preserve">in2p3-00022157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N=28 shell closure; from N=Z to the neutron drip line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spherical shell model description of deformation and superdeformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Poves</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 742, pp.14-26</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00022157v1</w:t>
+                <w:t xml:space="preserve">in2p3-00021667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivity and single-particle degrees of freedom</w:t>
               </w:r>
@@ -20205,51 +20205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gsrska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20298,337 +20298,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for particle-hole excitations across the N=28 shell gap in $^{45,46}$Ar nuclei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">How magic is the magic $^{68}$Ni nucleus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Langanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Terasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.044314-1-044314-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00014019v1</w:t>
+                <w:t xml:space="preserve">in2p3-00012784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How magic is the magic $^{68}$Ni nucleus ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Search for particle-hole excitations across the N=28 shell gap in $^{45,46}$Ar nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Dombradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 727, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2003.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00012784v1</w:t>
+                <w:t xml:space="preserve">in2p3-00014019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New region of deformation in the neutron-rich $^{60}_{24}$Cr$_{36}$ and $^{62}_{24}$Cr$_{38}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20855,51 +20855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21084,51 +21084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale shell model calculations for exotic nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21166,90 +21166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape evolution in heavy sulfur isotopes and erosion of the N=28 shell closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Timar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21326,51 +21326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Speidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 49, pp.91-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21395,51 +21395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$_{28}^{68}$Ni$_{40}$: Magicity versus superfluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leenhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21523,510 +21523,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking harmony between the nuclear shell model and new experimental g factors ans B(E2) values of even Ni isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Ernst</w:t>
+                <w:t xml:space="preserve">Canonical form of Hamiltonian matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.W. Ndeuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 63, pp.021302/1-4</w:t>
+              <w:t xml:space="preserve">, 2001, 64, pp.021304/1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009888v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical form of Hamiltonian matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.P. Zuker</w:t>
+                <w:t xml:space="preserve">Changes in neutron shell closures of light very neutron-rich nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dlouhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.W. Ndeuna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.021304/1--4</w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51, pp.A245-A253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010510v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in neutron shell closures of light very neutron-rich nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Azaiez</w:t>
+                <w:t xml:space="preserve">New measurement of the g factor of the $^{54}$Cr(2$^{+}_{1}$) state and its shell model interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Speidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schielke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 51, pp.A245-A253</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.034320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011070v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New measurement of the g factor of the $^{54}$Cr(2$^{+}_{1}$) state and its shell model interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Wagner</w:t>
+                <w:t xml:space="preserve">Striking harmony between the nuclear shell model and new experimental g factors ans B(E2) values of even Ni isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Speidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Schielke</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benczer-Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 64, pp.034320</w:t>
+              <w:t xml:space="preserve">, 2001, 63, pp.021302/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010534v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective rotational motion in the N=Z nucleus $^{36}$Ar</w:t>
               </w:r>
@@ -22296,51 +22296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model studies of neutron rich nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22400,51 +22400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intruder features in the island of inversion: The case of $^{33}$Mg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nummela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22506,333 +22506,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer spectroscopy in $^{216}_{90}$Th$_{126}$ and the magicity of $^{218}_{92}$U$_{126}$</w:t>
+                <w:t xml:space="preserve">Beta decay of $^{56}$Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hauschild</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Grawe</w:t>
+                <w:t xml:space="preserve">R. Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Nowacki</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dendooven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87, pp.072501-1-072501-4</w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 695, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00011123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta decay of $^{56}$Cu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Aysto</w:t>
+                <w:t xml:space="preserve">Isomer spectroscopy in $^{216}_{90}$Th$_{126}$ and the magicity of $^{218}_{92}$U$_{126}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hauschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rejmund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Doring</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 695, pp.69</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87, pp.072501-1-072501-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011123v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model description of isotope shifts in Calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Langanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23034,51 +23034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Speidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maier-Komor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23159,51 +23159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanchez-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 694, pp.157-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23267,64 +23267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aysto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10, pp.119-122. </w:t>
@@ -23413,51 +23413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23489,653 +23489,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell structure of Ti and Cr nuclei from measurements of g factors and lifetimes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetimes of $^{26}$Al and $^{34}$Cl in an astrophysical plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gohla</w:t>
+                <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Nachum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.G. Porquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 62, pp.024305</w:t>
+              <w:t xml:space="preserve">, 2000, 61, pp.015801-1-015801-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005881v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superdeformation in the N = Z Nucleus $^{36}$Ar: experimental, Deformed Mean Field, and Spherical Shell Model Descriptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Ragnarsson</w:t>
+                <w:t xml:space="preserve">Shell structure of Ti and Cr nuclei from measurements of g factors and lifetimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Speidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Nachum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 85, pp.2693-2696</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.024305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00009490v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetimes of $^{26}$Al and $^{34}$Cl in an astrophysical plasma</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Superdeformation in the N = Z Nucleus $^{36}$Ar: experimental, Deformed Mean Field, and Spherical Shell Model Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Svensson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Macchiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Juodagalvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ragnarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 61, pp.015801-1-015801-7</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 85, pp.2693-2696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013313v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the $^{16}$O(p,$\gamma$)$^{17}$F capture reaction using the shell model embedded in the continuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Shape coexistence and the N = 28 shell closure far from stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00851-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.5062-5065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.5062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00022055v1</w:t>
+                <w:t xml:space="preserve">in2p3-00016107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape coexistence and the N = 28 shell closure far from stability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Analysis of the $^{16}$O(p,$\gamma$)$^{17}$F capture reaction using the shell model embedded in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Okolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ploszajczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 84, pp.5062-5065. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 671, pp.203-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.84.5062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00851-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00016107v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00022055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 8+ isomer in $^{78}$Zn and the doubly magic character of $^{78}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Daugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grzywacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24186,88 +24186,76 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 476, pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stringent tests of shell-model calculations in fp shell nuclei $^{46,48}$Ti, and $^{50,52}$Cr from measurements of g-factors and B(E2) values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24276,2395 +24264,2395 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Speidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Nachum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New states in $^{44, 46}$Ar isotopes from deep-inelastic heavy ion reaction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fornal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fornal</w:t>
+                <w:t xml:space="preserve">R. Broda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Broda</w:t>
+                <w:t xml:space="preserve">W. Krolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Krolas</w:t>
+                <w:t xml:space="preserve">T. Pawlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wrzesinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model description of $^{16}$O(p,$\gamma$)$^{17}$F and $^{16}$O(p,p) $^{16}$O reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 488, pp.75-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00843-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full $0\hbar\omega$ shell model calculation of the binding energies of the $1f_{7/2}$ nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 N° 4, pp.2033-2039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.59.2033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model study of neutrinoless double beta decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 654, pp.973c-976c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell-model calculations of stellar weak interaction rates.I Gamow-teller distributions and spectra of nuclei in the mass range A=45-65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Langanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 653, pp.439-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the $^{7}$Be(p,$\gamma$)$^{8}$B and $^{7}$Li(n,$\gamma$)$^{8}$Li capture reactions using the shell model embedded in the continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 651, pp.289-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present status of shell model techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30, pp.705-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model and nuclear structure far from stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30, pp.749-753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00009110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-nucleon pickup reactions on $^{32}$S: experimental results and shell-model calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vernotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vernotte</w:t>
+                <w:t xml:space="preserve">G. Berrier-Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Berrier-Ronsin</w:t>
+                <w:t xml:space="preserve">S. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fortier</w:t>
+                <w:t xml:space="preserve">E. Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khendriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 655, pp.415-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational bands in the doubly magic nucleus $^{56}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baktash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baktash</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.J. Brinkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.3763-3766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-SU(4) symmetry in pf-shell nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Isacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van Isacker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Juillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 82, pp.2060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.82.2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00142677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta^+$ and electron capture decay of fp shell nuclei with T$_z$ = -2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57, pp.2316-2320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing T = 0 and T = 1 structures in the N = Z nucleus $^{62}_{31}$Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Vincent</w:t>
+                <w:t xml:space="preserve">P.H. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Regan</w:t>
+                <w:t xml:space="preserve">D.D. Warner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.D. Warner</w:t>
+                <w:t xml:space="preserve">R.A. Bark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 437, pp.264-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00994-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00142679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shell model study of the neutron rich isotopes from oxygen to silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58, pp.2033-2040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model study of the neutron-rich nuclei around N=28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55, pp.1266-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full pf shell study of A=47 and A=49 nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Caurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId821" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Egido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 55, pp.187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00005617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for $^{28}O$ and study of neutron-rich nuclei near the N=20 shell closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tarasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tarasov</w:t>
+                <w:t xml:space="preserve">R. Allatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 409, pp.64-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0370-2693(97)00901-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model study of the double beta decays of $^{76}$Ge, $^{82}$Se and $^{136}$Xe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 77, pp.1954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbending in $^{50}$Cr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martínez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 54, pp.2150-2154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00087669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrinoless double beta decay of $^{48}$Ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Retamosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 51, pp.371-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26674,185 +26662,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam γ Spectroscopy of Neutron-rich $^{63,65,67}$Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hongyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Hongyang</w:t>
+                <w:t xml:space="preserve">Liu Xiaoyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Xiaoyu</w:t>
+                <w:t xml:space="preserve">Ding Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ding Bing</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Liu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference on Nuclear Physics in China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Wuhan, China. pp.548-553, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11804/NuclPhysRev.37.2019CNPC55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Study in Neutron-Rich Mn Isotopes Around the $N=40$ “Island of Inversion”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26861,276 +26849,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Exotic Nuclei (EXON 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Petrozavodsk, Russia. pp.22-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811209451_0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of forbidden electron capture in intermediate-mass stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag F. Strömberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag F. Strömberg</w:t>
+                <w:t xml:space="preserve">Gabriel Martinez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Martinez-Pinedo</w:t>
+                <w:t xml:space="preserve">Samuel Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jones</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Oliver S. Kirsebom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Nuclear Physics in Astrophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Frankfurt, Germany. pp.012040, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1668/1/012040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer Spectroscopy in Odd-Even Ti Isotopes: Approaching $N=40$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27165,365 +27153,365 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Zakopane, Poland. pp.669, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.50.669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell Model Far From Stability: Island of Inversion Mergers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Spring Seminar on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sant’Angelo d’Ischia, Italy. pp.012023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/966/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell-model investigation of odd-mass nuclei in the $^{132}$Sn region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Spring Seminar on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sant’Angelo d’Ischia, Italy. pp.012061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/966/1/012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic Properties and Collectivity Beyond $^{132}$Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.587, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivity of neutron-rich Cr and Fe toward N=50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27532,262 +27520,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Structure and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Dubna, Russia. pp.03007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201610703007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the nuclei beyond (132)Sn very exotic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lozeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naïdja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Odahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International School on Nuclear Physics and Applications &amp; the International Symposium on Exotic Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varna, Bulgaria. pp.012030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/724/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 : study of 0+2 states in $^{34}$Si and $^{44}$S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27796,172 +27784,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Gamma Ray Spectroscopy 2012 (FIG-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, New Delhi, India. pp.167-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4893271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01148934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd-parity 100Sn Core Exitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nyberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27970,771 +27958,771 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics "Extremes of the Nuclear Landscape"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Zakopane, Poland. pp.491-500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.44.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moukaddam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Harakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00750395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell and shapes in the $^{44}$S nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics - Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.533-536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00529270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Bastin</w:t>
+                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">Shape coexistence at N=20 and N=28 through the study of 0&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; states in &amp;lt;sup&amp;gt;34&amp;lt;/sup&amp;gt;Si and &amp;lt;sup&amp;gt;44&amp;lt;/sup&amp;gt;S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azaiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Radioactive Isotopic Science - ARIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
+                <w:t xml:space="preserve">in2p3-00608906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of neutron-rich nuclei around the N = 50 shell-gap closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Huyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rábida 2009, International Scientific Meeting on Nuclear Physics. Basic concepts in Nuclear Physics: Theory, Experiments and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, La Rabida, Spain. pp.181-182, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3428915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00481671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells and Shapes in the N=28 isotones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28756,217 +28744,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOURS 2009 - Tours Symposium on Nuclear Physics and Astrophysics VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Kobe, Japan. pp.261-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3455946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00466118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent results from GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Zakopane, Poland. pp.419-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00371724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative parity intruder states in sd shell nuclei: a complete $1\bar{h} \omega$ shell model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouhelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28975,590 +28963,590 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouldjedri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Zakopane, Poland. pp.639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00373610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomers in fission fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jentschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jentschel</w:t>
+                <w:t xml:space="preserve">U. Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Capture Gamma-Ray Spectroscopy and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cologne, Germany. pp.494-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3087072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00694315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of the N=28 shell closure in the Si isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Nuclear Physics Conference INPC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tokyo, Japan. pp.326-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.02.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00446907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Structure far from stability at the N = 50 Shell Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Aghios Nikolaos, Greece. pp.139-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2939282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00462383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells Evolution and Core Excitations in Semi-Magic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Zakopane, Poland. pp.1369-1373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00141785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Structure Far off Stability - Rising Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29580,741 +29568,741 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bednarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Zakopane, Poland. pp.1219-1228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00141658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta\beta$ Decay and Nuclear Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">sd-pf shell model studies of M1 strength in Ar isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Lisetskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Langanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez-Pinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. von Neumann-Cosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WORKSHOP ON NUCLEAR PHYSICS "MARIE AND PIERRE CURIE" PAIRING AND BEYOND — 50 YEARS OF THE BCS MODEL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Zakopane, Poland. pp.1359-1362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00135725v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00141678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sd-pf shell model studies of M1 strength in Ar isotopes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$\beta\beta$ Decay and Nuclear Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th WORKSHOP ON NUCLEAR PHYSICS "MARIE AND PIERRE CURIE" PAIRING AND BEYOND — 50 YEARS OF THE BCS MODEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Kazimierz Dolny, Poland. pp.552-560, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301307005983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00141678v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00135725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISING: Gamma-ray Spectroscopy with Radioactive Beams at GSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Doornenbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bürger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rudolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Grawe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOURS 2006: Tours Symposium on Nuclear Physics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France. pp.99-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2713505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00157452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the N = 28 shell closure in the Ar isotopic chain A SPIRAL experiment for nuclear astrophysics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Dombrádi</w:t>
+                <w:t xml:space="preserve">Spectroscopy Near the N=20 Shell Closure: $\beta$-n Decay Studies of $^{33}$Mg and $^{35}$Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Timis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Nuclear Physics in Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Debrecen, Hungary. pp.309-314, </w:t>
+              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Isle of Kos, Greece. pp.134-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2006-08-047-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2200913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025993v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy Near the N=20 Shell Closure: $\beta$-n Decay Studies of $^{33}$Mg and $^{35}$Al</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Baumann</w:t>
+                <w:t xml:space="preserve">Study of the N = 28 shell closure in the Ar isotopic chain A SPIRAL experiment for nuclear astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blumenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nuclear Structure, Astrophysics, and Reactions - FINUSTAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2200913⟩</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Nuclear Physics in Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Debrecen, Hungary. pp.309-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2006-08-047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00087109v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spectroscopy of Neutron-Rich sdf-Shell Nuclei Using the CLARA-PRISMA Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30363,717 +30351,717 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUSION06: Reaction Mechanisms and Nuclear Structure at the Coulomb Barrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Venise, Italy. pp.37-42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2338352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00119649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $^{45}$Ar through (d, p) reaction at SPIRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombrádi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. pp.S1623-S1628, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell structure from $^{100}$Sn to $^{78}$Ni: Implications for nuclear astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazhev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Górska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Exotic Nuclei and Atomic Masses (ENAM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Pine Mountain, United States. pp.357-362, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-025-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjad/i2005-06-025-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Nuclear Physics Divisional Conference of the European Physical Society 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Debrecen, Hungary. pp.193c-200c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay studies of neutron-rich $_{21}$Sc-$_{27}$Co nuclei at GANIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Donzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Hirschegg, Austria. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shell model description of correlations in $^{56}$Ni and $^{100}$Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shell model 2000 International RIKEN symposium shell model 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Saitama, Japan. pp.223c-231c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental approach towards shell structure at $^{100}$Sn and $^{78}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31081,110 +31069,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fahlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Riken Symposium Shell Model 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Saitama, Japan. pp.211c-222c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the neutron-rich nuclei with $N$ = 21, $^{35}$Si and $^{33}$Mg, by beta decay of $^{35}$Al and $^{33}$Na</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nummela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31243,100 +31231,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioactive nuclear beam International conference on radioactive nuclear beams 5 RNB-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.410c-415c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step further in the A = 33-35, N 4$\simeq$ 21, island of inversion: the structure of $^{33}$Mg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nummela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31368,344 +31356,344 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Exotic Nuclei and Atomic Masses 3 ENAM2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Haemeenlinna, Finland. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing shell structure in neutron-rich nuclei with in-beam $\gamma$-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belleguic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belleguic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Stanoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zs. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on exotic nuclei and atomic masses 3 ENAM2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Hameenlinna, Finland. pp.93-97, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2001-10233-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2001-10233-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of neutron-rich nuclei around shell closures N=20 and 28</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dlouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baiborodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Radioactive Nuclear Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Divonne, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00019834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast rotation of the N=Z nucleus $^{36}$Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31764,113 +31752,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internartional Research Conference NATO. Advanced Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Varsovie, Poland. pp.2413-2422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear structure in the vicinity of shell closures far from stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Grawe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gorska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fahlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31889,577 +31877,577 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours symposium on nuclear physics 4 Tours 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Tours, France. pp.287-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00007885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence and the N=28 shell closure far from stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarazin</w:t>
+                <w:t xml:space="preserve">W. Mittig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomic physics at Accelerators: Mass spectrometry APAC 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Cargese, France. pp.147-152, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011912400725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1011912400725⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture reactions of astrophysical interest in the shell model embedded in the continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ploszajczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mazurian Lakes School of Physics 26 Nuclear Physics at the Turn of the Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Kryze, Poland. pp.311-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00022062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the neutron-rich Ar, Cl, S and P nuclei near the N=28 closed shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Timar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dombradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Nyako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Exotic Nuclear Structures ENS 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Debrecen, Hungary. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00008351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indication of changes in neutron shell closures in light very neutron-rich nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dlouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Varenna, Italy. pp.651-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The $^{34,35}$AI $\beta$ decay to $^{34,35}$Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nummela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32518,621 +32506,621 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Nuclear Physics in Europe ENPE99. Facing the Next Millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Seville, Spain. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale diagonalizations in the $pf$ shell: Achievements and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martínez-Pinedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International nuclear physics conference INPC 98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Paris, France. pp.747c-758c, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)88541-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0375-9474(00)88541-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass measurement experiment to investigate the shell closures far from stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Savajols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarazin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Mittig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel-Chomaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.388-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\beta$-decay of neutron rich isotopes of fluorine and neo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Tarasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.175-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the very neutronb-rich nuclei around N=20 with a $^{36}$S beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. E. Penionzhkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. E. Penionzhkevich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Allat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Dubna, Russia. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00016324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of nuclei of astrophysical interest in the continuum shell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Okolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33147,185 +33135,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Workshop on Physics with Radioactive Nuclear Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Puri, India. pp.1631-1636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00086777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of neutron-rich nuclei near the N=20 neutron closed shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Allatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dlouhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENAM 98 Exotic Nuclei and Atomic Masses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Bellaire, United States. pp.570-571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.57261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33335,355 +33323,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The land of deformation south of $^{68}$Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Lenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Poves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Lenzi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamila Sieja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shell model description of the decay out of the super-deformed band of $^{36}$Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N=28 shell closure; from N=Z to the neutron drip line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Poves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The superdeformed excited band of $^{40}$Ca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33691,51 +33679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Zuker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00087661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33745,91 +33733,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of collectivity in Neutron‐Rich iron isotopes: Toward a new island of inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ljungvall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Korten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33848,73 +33836,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions - FINUSTAR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00529205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape coexistence in $^{44}$S: new information from g-$e^-$ spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Force</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -33936,124 +33924,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00346144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magicity of the N=50 nuclei in the vicinity of $^{78}$Ni. Perspectives for the study of the neutron-rich nuclei with the SPIRAL2 facility, AGATA and DESIR based on previous CLARA-PRISMA and ISOLDE beta-decay analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34098,211 +34086,211 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURORIB'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00346173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy around N = 20 shell closure: $\beta$–n decay study of $^{35}$Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Timis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Angélique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baiborodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the interface between NUclear STructure, Astrophysics and Reactions - NUSTAR 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Guildford, United Kingdom. IOP Publishing, 31, pp.S1965-S1968, 2005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0954-3899/31/10/111⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00024863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId968"/>
+      <w:footerReference w:type="default" r:id="rId967"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34370,51 +34358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED9C8B47"/>
+    <w:nsid w:val="E3B0C637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34601,51 +34589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nowacki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-8717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nowacki_f_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polettini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Recchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Lenzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Iwasaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Duc Dao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65621-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Kripk&#243;-Koncz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pla&#223;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dedes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mhhn-kmgx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yaneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jazrawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miko&#322;ajczuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#243;rska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziel&#237;nska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.122502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rapisarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Duppen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.108.044305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezynkina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coraggio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Itaco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gregorio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.034312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Str&#246;mberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Pinedo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.025803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enciu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.262501" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593473v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Duc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nowacki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kitamura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.034318" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chester" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.024325" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03369543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calinescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carstoiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.029902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/T07012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369354v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V F Janssens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Brown" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G T Zegers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.104.024313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nowacki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obertelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Poves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2021.103866" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Testov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nannini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.103.014311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136603" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361173v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hinke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136591" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L061601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frauendorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.044321" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnswald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136592" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136682" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Holt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135071" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550041v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahlbow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.152502" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.121701" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongile" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiedeking" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.024321" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Alhassid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.054307" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lokotko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zuker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135474" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreoiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ball" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Garnsworthy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.172501" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chazono" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riccetto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.03.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Angelis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.014316" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074749v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olaizola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fraile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.024321" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taniuchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santamaria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoneda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1155-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054326" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Davies" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wadsworth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gernh&#228;user" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.021302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lica" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grevy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6948-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791943v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044315" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidlitz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsunoda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.252501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stefanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rz&#261;ca-Urban" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.024323" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crespo Campo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.064310" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ding" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.067" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6295-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wraith" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Yang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babcock" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biero&#324;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.085" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645771v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounthong" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.034312" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014313" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554902v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.061303" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064303" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moschner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.S. Althubiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cocolios" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.192502" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646023v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Groote" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billowes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Binnersley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.041302" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Shand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144319v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Baker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bakalyarov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Baker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barabash" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469247v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caurier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.272501" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054316" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odahara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.014316" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504878v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054303" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhelal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044318" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411501v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024325" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034326" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsdon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044308" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152577v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diriken" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Andreyev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bildstein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.02.055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Werner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.192501" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01093962v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlandi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;cher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Pain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.12.006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188951v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v.&#8201;f. Janssens" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisshaar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Brown" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lunderberg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.112503" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188940v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;l. Bissell" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papuga" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.052502" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070664v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Simpson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taprogge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.132502" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066978v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.08.004" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guastalla" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dijulio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederk&#228;ll" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutachkov" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.172501" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188931v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevC.88.034302" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907704v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Blanc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.047301" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712670v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.092503" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188902v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.051301" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657202v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.024311" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714614v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Hinke" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hmer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11116" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846623v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.039901" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heyde" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bally" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.034314" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663809v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanescu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.064323" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188892v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Langanke" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2011.04.010" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FJ5R4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619310v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2011.03.006" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6GT20ZP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044311" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492742v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.054305" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.064301" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188873v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenzi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysREVC.82.054301" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061303" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462414v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Donnell" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024318" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.051" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188879v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.064304" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407228v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064310" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350971v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.011301" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00366183v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Durell" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.024319" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00247898v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.12.005" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365309v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.092501" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00199845v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014310" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373690v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.044304" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357825v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014313" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437708v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menendez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.048501" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291546v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032501" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311397v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.034307" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169607v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10527-x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172436v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052503" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Grewe" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumer" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dohmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frekers" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.064303" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133618v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054317" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127939v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Lisetskiy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Pinedo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Neumann-Cosel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.074" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00139630v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034313" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00195148v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.132501" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145207v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.022503" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00181355v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cuenca-Garc&#305;a" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#305;nez-Pinedo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Borzov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10477-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169912v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Della Vedova" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034303" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090269v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.014311" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129100v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baker" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brudanin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.11.015" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023690v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marginean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionescu-Bujor" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014316" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024486v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broudin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.182302" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025092v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.047302" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023235v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.77.427" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025455v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fahlander" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.061305" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023504v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timar" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10019-7" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020406v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plettner" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doering" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022148v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilner" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corradi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pollarolo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beghini" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021667v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022157v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021668v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Styczen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebosz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020496v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekman" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Mineva" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014019v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.08.011" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH076Q8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012784v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terasaki" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dean" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011547v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radivojevic" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederkaell" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019931v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Okolowicz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01529-9" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012040v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kenn" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Speidel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schielke" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012394v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012359v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054302" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012371v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009888v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerber" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benczer-Koller" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010510v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Ndeuna" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011070v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010534v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009088v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Svensson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Macchiavelli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juodagalvis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ragnarsson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00615-1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJ5JGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013557v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nummela" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessagne" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jokinen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084737v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00579-0" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010527v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederkall" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010988v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011123v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dendooven" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doring" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011124v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009509v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010395v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Speidel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maier-Komor" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010526v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Solano" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022095v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okolowicz" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005881v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohla" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nachum" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009490v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013313v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Porquet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022055v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00851-9" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FF498JH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005763v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008551v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fornal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broda" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krolas" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlat" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wrzesinski" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022060v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00843-1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023861v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Retamosa" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.59.2033" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003302v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003300v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021844v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00133-5" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003301v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009110v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002911v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernotte" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrier-Ronsin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hourani" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khendriche" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005226v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baktash" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brinkman" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142677v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2060" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005223v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Didierjean" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142679v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Vincent" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Warner" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bark" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blumenthal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00994-0" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005246v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016318v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1266" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005617v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robledo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Egido" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022986v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarasov" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allatt" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00901-5" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007825v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087669v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Robledo" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022789v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552902v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hongyang" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoyu" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Bing" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhong" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11804/NuclPhysRev.37.2019CNPC55" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483899v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811209451_0004" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999573v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag F. Str&#246;mberg" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Pinedo" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jones" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S. Kirsebom" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1668/1/012040" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136292v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.669" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744053v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012023" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744057v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012061" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058321v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Na&#239;dja" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.587" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622877v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610703007" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584659v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Moon" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/724/1/012030" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529270v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.533" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481671v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428915" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466118v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455946" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373610v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouldjedri" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694315v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krempel" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3087072" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446907v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.02.113" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462383v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939282" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141785v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141658v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buerger" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135725v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301307005983" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141678v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157452v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;bel" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713505" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087109v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Timis" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200913" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119649v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338352" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025343v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-025-1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGT0LT8P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012035v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016877v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011499v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012650v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013676v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2001-10233-9" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDXMNST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019834v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010535v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007885v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022099v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011912400725" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX1CG85-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022062v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Okolowicz" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008351v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nyako" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010536v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024878v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88541-3" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK3Z7Z5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016325v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016324v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allat" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086777v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003084v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Allatt" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57261" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516494v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lenzi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sieja" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023853v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001364v2" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Caurier" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087661v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346173v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024863v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/111" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7SFFDLZ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-nowacki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7854-8717" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nowacki_f_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polettini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benzoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05335871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Kripk&#243;-Koncz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Pla&#223;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dedes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Duc Dao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Dickel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mhhn-kmgx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392830v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Recchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Lenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Iwasaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65621-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yaneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jazrawi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Miko&#322;ajczuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#243;rska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138805" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Garrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziel&#237;nska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Lenzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Dao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.122502" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zieli&#324;ska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huyse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rapisarda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Duppen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.108.044305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enciu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.262501" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593473v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Duc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nowacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.054314" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezynkina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.014320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Str&#246;mberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Pinedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.025803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coraggio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Itaco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gregorio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gargano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mancino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.034312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kitamura" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shimizu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.034318" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591204v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhodes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biswas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chester" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.105.024325" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. V F Janssens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A Brown" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G T Zegers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.104.024313" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arnold" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barabash" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basharina-Freshville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Birdsall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/07/T07012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03369543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calinescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carstoiu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.034318" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Canete" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kankainen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bastin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.029902" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Testov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recchia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nowacki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obertelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Poves" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2021.103866" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hady&#324;ska-Kl&#553;k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nannini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevc.103.014311" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonev" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutev" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136603" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blondel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.L061601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361173v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grawe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Straub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#243;rska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hinke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136591" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Farris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Hill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.014314" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bakes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Valiente-Dob&#243;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frauendorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.044321" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnswald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blazhev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petkov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136592" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376405v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tostevin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136682" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jongile" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wiedeking" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.024321" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2020.121701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cort&#233;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rodriguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Holt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.135071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550041v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kondo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahlbow" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.152502" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Alhassid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.054307" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.044315" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550174v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lokotko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.034314" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.101.041304" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siciliano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Zuker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135474" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Garcia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andreoiu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ball" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bell" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Garnsworthy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.172501" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475372v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.L. Sun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chazono" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135215" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riccetto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davinson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.03.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Olaizola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fraile" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mach" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.024321" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188091v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maquart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.011301" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Angelis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.014316" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taniuchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Santamaria" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yoneda" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1155-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160528v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Morales" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.054326" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Davies" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Park" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wadsworth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gernh&#228;user" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.021302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lica" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rotaru" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.G. Borge" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grevy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.034306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-019-6948-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044321" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730128v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Napiorkowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Srebrny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.024326" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791943v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.044315" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosiak" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seidlitz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Na&#239;dja" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsunoda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.252501" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozeva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stefanova" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rz&#261;ca-Urban" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.024323" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.L. Bello Garrote" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#246;rgen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abraham" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crespo Campo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.97.064310" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Liu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ding" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.06.067" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827977v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-018-6295-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korgul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.014313" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645771v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bounthong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.034312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554909v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wraith" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.F. Yang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Babcock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biero&#324;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.05.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.064303" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554902v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.061303" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554559v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moschner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.02.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Welker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A.S. Althubiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Cocolios" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.192502" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582779v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.041801" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646023v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. de Groote" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billowes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Binnersley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bissell" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.96.041302" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01766477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baker" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barabash" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.012007" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Shand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Podoly&#225;k" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144319v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Baker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.072003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Bakalyarov" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Baker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barabash" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.112008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469247v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caurier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.272501" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553988v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s R. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054316" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dudek" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Odahara" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.014316" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504878v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klintefjord" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bello Garrote" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.054303" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01336463v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chapman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. M. Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouhelal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Haas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.044318" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411501v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024325" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554332v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Urban" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.034326" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hodsdon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.044308" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01152577v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diriken" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patronis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Andreyev" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antalic" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bildstein" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.02.055" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166055v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8201;d. Baker" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8201;s. Barabash" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.92.072011" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01238085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Werner" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.192501" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01093962v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orlandi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#252;cher" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raabe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jungclaus" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Pain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.12.006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188940v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8201;l. Bissell" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papuga" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreim" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.052502" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188951v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v.&#8201;f. Janssens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weisshaar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Brown" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lunderberg" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.112503" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951921v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.01.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01070664v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Simpson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taprogge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.132502" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066978v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2014.08.004" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188927v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guastalla" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dijulio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederk&#228;ll" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boutachkov" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.172501" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188931v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smith" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevC.88.034302" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00907704v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kolos" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Blanc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.047301" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712670v2" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mrazek" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lukyanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.092503" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188902v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.051301" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684457v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiori" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Stuchbery" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Balabanski" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.034334" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00714614v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Hinke" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hmer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11116" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657202v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sohler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombradi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.024311" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188920v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palacz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nyberg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014318" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00846623v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.039901" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smirnova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heyde" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bally" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.034314" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188892v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Langanke" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2011.04.010" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FJ5R4J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663809v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefanescu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Balabanski" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.064323" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00619310v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudefroy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.08.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188889v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2011.03.006" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6GT20ZP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188891v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braun" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.044311" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495174v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ljungvall" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorgen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korten" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061301" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492742v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.054305" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492975v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.M. Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.064301" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188873v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenzi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysREVC.82.054301" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188876v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.061303" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00506598v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Force" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.102501" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462414v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Donnell" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.024318" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483002v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.02.051" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188879v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.82.064304" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00463848v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Daugas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pf&#252;tzner" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grzywacz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034304" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00407228v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064310" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00350971v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gorska" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.011301" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00366183v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rzaca-Urban" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Durell" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.024319" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00247898v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.12.005" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00199845v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014310" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365309v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daugas" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hass" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stodel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.092501" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373690v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Faust" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.044304" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357825v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhattacharyya" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejmund" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.014313" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437708v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menendez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.048501" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291546v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.032501" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00311397v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.78.034307" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169607v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10527-x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308955v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Grewe" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dohmann" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frekers" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.77.064303" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00172436v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.052503" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00133618v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.054317" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127939v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Lisetskiy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Pinedo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Neumann-Cosel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.01.074" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00139630v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034313" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00195148v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pi&#233;tri" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.132501" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00145207v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.022503" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00181355v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cuenca-Garc&#305;a" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#305;nez-Pinedo" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Borzov" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2007-10477-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00194097v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borremans" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Oliveira Santos" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.059902" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00175705v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombr&#225;di" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.099202" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169912v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lunardi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Della Vedova" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Farnea" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.76.034303" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090269v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bazzacco" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.74.014311" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00080627v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perru" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchez" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.96.232501" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00090839v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.092501" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00129100v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baker" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brudanin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.11.015" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023690v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marginean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ionescu-Bujor" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014316" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024999v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Daugas" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.044314" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024486v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broudin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.182302" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025092v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.047302" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023235v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.77.427" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023569v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donzaud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10068-x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD5BPZXX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025455v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerl" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fahlander" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.72.061305" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020406v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plettner" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mukha" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doering" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023504v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timar" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2004-10019-7" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022148v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Szilner" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corradi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pollarolo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beghini" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022157v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021667v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021668v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bednarczyk" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Styczen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracco" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Curien" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grebosz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020496v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rudolph" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ekman" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Mineva" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021879v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gsrska" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012784v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terasaki" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dean" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014019v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.08.011" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH076Q8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012453v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2002-10069-9" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZJV5XZZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011547v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Radivojevic" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baumann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederkaell" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019931v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michel" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Okolowicz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01529-9" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012040v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kenn" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Speidel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ernst" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schielke" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wagner" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012394v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012359v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dombradi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.054302" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012371v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013604v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leenhard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.092501" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010510v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.W. Ndeuna" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011070v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dlouhy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anne" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010534v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009888v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerber" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benczer-Koller" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009088v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Svensson" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Macchiavelli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Juodagalvis" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ragnarsson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00615-1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDJ5JGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013557v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nummela" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessagne" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jokinen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084737v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00579-0" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010527v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cederkall" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011123v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borcea" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aysto" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dendooven" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doring" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010988v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauschild" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011124v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009509v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010395v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Speidel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maier-Komor" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010526v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez-Solano" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009920v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lopez-Jimenez" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Saint-Laurent" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500170121" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91SX8C6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022095v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Okolowicz" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013313v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Porquet" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005881v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohla" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Nachum" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009490v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016107v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarazin" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savajols" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mittig" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.84.5062" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022055v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00851-9" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005296v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lewitowicz" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00177-5" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005763v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008551v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fornal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Broda" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Krolas" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pawlat" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wrzesinski" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022060v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00843-1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023861v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Retamosa" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.59.2033" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003302v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003300v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021844v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00133-5" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003301v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009110v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002911v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernotte" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berrier-Ronsin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hourani" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khendriche" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005226v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baktash" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Brinkman" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142677v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Isacker" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Juillet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.82.2060" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005223v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Didierjean" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Walter" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142679v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Vincent" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Regan" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Warner" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Bark" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blumenthal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00994-0" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005246v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016318v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1266" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005617v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robledo" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Egido" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022986v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarasov" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allatt" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borcea" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(97)00901-5" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007825v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087669v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Robledo" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022789v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552902v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hongyang" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Xiaoyu" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Bing" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhong" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11804/NuclPhysRev.37.2019CNPC55" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483899v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811209451_0004" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999573v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag F. Str&#246;mberg" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martinez-Pinedo" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jones" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver S. Kirsebom" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1668/1/012040" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136292v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.50.669" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744053v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012023" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744057v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/966/1/012061" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058321v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Na&#239;dja" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.587" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622877v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610703007" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584659v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Moon" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/724/1/012030" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148934v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893271" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825028v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.44.491" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529270v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.533" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608906v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00481671v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thomas" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3428915" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466118v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455946" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00371724v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Khatib" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00373610v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouldjedri" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00694315v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jentschel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. K&#246;ster" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krempel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3087072" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446907v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.02.113" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462383v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939282" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141785v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141658v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buerger" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00141678v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00135725v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301307005983" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00157452v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#252;rger" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#252;bel" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2713505" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087109v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Timis" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2200913" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025993v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-08-047-0" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119649v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338352" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024850v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/044" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7Q28H6D8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025343v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjad/i2005-06-025-1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGT0LT8P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020015v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgeois" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020020v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012035v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016877v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011499v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012650v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013676v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belleguic" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stanoiu" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2001-10233-9" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDXMNST-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019834v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baiborodin" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010535v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007885v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022099v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011912400725" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZX1CG85-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022062v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Okolowicz" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008351v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nyako" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010881v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010536v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024878v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)88541-3" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK3Z7Z5Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016241v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel-Chomaz" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016325v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Tarasov" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016324v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. E. Penionzhkevich" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allat" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00086777v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003084v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Allatt" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.57261" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516494v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lenzi" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Sieja" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023853v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001364v2" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Caurier" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087661v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529205v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346144v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00346173v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024863v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/31/10/111" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7SFFDLZ9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>