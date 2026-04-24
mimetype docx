--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -1291,304 +1291,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full non-LTE spectral line formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning applications for stellar parameter determination: II-application to the observed spectra of AFGK stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Sampoorna</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peymirat</w:t>
+                <w:t xml:space="preserve">Kathleen Connick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 671, pp.A93. </w:t>
+              <w:t xml:space="preserve">Open Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.20220209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/astro-2022-0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037542v1</w:t>
+                <w:t xml:space="preserve">hal-04703190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning applications for stellar parameter determination: II-application to the observed spectra of AFGK stars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full non-LTE spectral line formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rose Brienza</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sampoorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Connick</w:t>
+                <w:t xml:space="preserve">C. Peymirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.20220209. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/astro-2022-0209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703190v1</w:t>
+                <w:t xml:space="preserve">hal-04037542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning application for stellar parameters determination: I-constraining the hyperparameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Gebran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Connick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full non–LTE spectral line formation I. Setting the stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peymirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 649, pp.A165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3068,51 +3068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="888A8B0A"/>
+    <w:nsid w:val="D5E677A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3299,51 +3299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-paletou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1970-2929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134245296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lagache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8bf74362032bcebe91f336667c89209f9504db2d;origin=https://hal.archives-ouvertes.fr/hal-05483654;visit=swh:1:snp:6b5c9389134042862c87adde83f268f90d59928c;anchor=swh:1:rel:c6f49635291128e710b21519f1d6e22a56826313;path=/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c52f275bf7efe9b948c011487a36bab73f190d64;origin=https://hal.archives-ouvertes.fr/hal-05051883;visit=swh:1:snp:4723d86f4b77165f2fc2e6b172c919886b134de9;anchor=swh:1:rel:b52e967ba125b8b85af85553fd83b7188d1731de;path=/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b6f53c05e25f1f4c98581c4d209a915f0428d71;origin=https://hal.archives-ouvertes.fr/hal-04843641;visit=swh:1:snp:eb6d4ef82a9e991f1e791d1bbf613ab791a84ba5;anchor=swh:1:rel:32de54b9476b1e099b0ad19ba13ecb761a45108a;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0e101ebe4eb8d168879fcc7e24d20d645032e7c;origin=https://hal.archives-ouvertes.fr/hal-02535772;visit=swh:1:snp:9940cf8487be1d2ddeda5ad449692f614d3c188a;anchor=swh:1:rev:5070d8d89ae3101cc81fd626379cd43f94843f2a;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peymirat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Gebran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bentley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2024-0010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sampoorna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paletou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.04631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037542v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peymirat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244908" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703190v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Connick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142318v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Kassounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2019-0006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2018-0018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/869/1/012075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trouilhet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Peck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seaman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Cauzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collados" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-paletou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1970-2929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134245296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lagache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8bf74362032bcebe91f336667c89209f9504db2d;origin=https://hal.archives-ouvertes.fr/hal-05483654;visit=swh:1:snp:6b5c9389134042862c87adde83f268f90d59928c;anchor=swh:1:rel:c6f49635291128e710b21519f1d6e22a56826313;path=/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c52f275bf7efe9b948c011487a36bab73f190d64;origin=https://hal.archives-ouvertes.fr/hal-05051883;visit=swh:1:snp:4723d86f4b77165f2fc2e6b172c919886b134de9;anchor=swh:1:rel:b52e967ba125b8b85af85553fd83b7188d1731de;path=/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b6f53c05e25f1f4c98581c4d209a915f0428d71;origin=https://hal.archives-ouvertes.fr/hal-04843641;visit=swh:1:snp:eb6d4ef82a9e991f1e791d1bbf613ab791a84ba5;anchor=swh:1:rel:32de54b9476b1e099b0ad19ba13ecb761a45108a;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0e101ebe4eb8d168879fcc7e24d20d645032e7c;origin=https://hal.archives-ouvertes.fr/hal-02535772;visit=swh:1:snp:9940cf8487be1d2ddeda5ad449692f614d3c188a;anchor=swh:1:rev:5070d8d89ae3101cc81fd626379cd43f94843f2a;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peymirat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Gebran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bentley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2024-0010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sampoorna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paletou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.04631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Connick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peymirat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142318v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Kassounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2019-0006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2018-0018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/869/1/012075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trouilhet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Peck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seaman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Cauzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collados" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>