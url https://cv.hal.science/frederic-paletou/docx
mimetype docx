--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -532,217 +532,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the art iterative methods for non-LTE radiative transfer: from (A)LI to Gauss-Seidel/SOR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Double Adaptive Gaussian Quadrature: Voigt profile computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paletou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Christophe Peymirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546057v1</w:t>
+                <w:t xml:space="preserve">hal-03036524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Double Adaptive Gaussian Quadrature: Voigt profile computations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State-of-the art iterative methods for non-LTE radiative transfer: from (A)LI to Gauss-Seidel/SOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peymirat</w:t>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036524v1</w:t>
+                <w:t xml:space="preserve">hal-02546057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -777,51 +777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paletou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -953,2054 +953,9425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative iterative scheme to the full non-LTE transfer problem with coherent scattering in the atom’s frame</w:t>
+                <w:t xml:space="preserve">Stable magnetic fields and changing starspots on Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Lagache</w:t>
+                <w:t xml:space="preserve">T. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sampoorna</w:t>
+                <w:t xml:space="preserve">M. Holschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Paletou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rasti/rzaf023⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 702, pp.A19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148611v1</w:t>
+                <w:t xml:space="preserve">hal-05293829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning application for stellar parameters determination: III- Denoising Procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+                <w:t xml:space="preserve">Full non-LTE multi-level radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sampoorna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Astronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 699, pp.A198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2412.04631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856252v1</w:t>
+                <w:t xml:space="preserve">hal-05162425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full non-LTE spectral line formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative iterative scheme to the full non-LTE transfer problem with coherent scattering in the atom’s frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Lagache</w:t>
+                <w:t xml:space="preserve">T Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sampoorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Paletou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449722⟩</w:t>
+              <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.rzaf023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rasti/rzaf023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735659v1</w:t>
+                <w:t xml:space="preserve">hal-05148611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning applications for stellar parameter determination: II-application to the observed spectra of AFGK stars</w:t>
+                <w:t xml:space="preserve">Deep Learning application for stellar parameters determination: III- Denoising Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Gebran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Brienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Connick</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.20220209. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2412.04631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/astro-2022-0209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04703190v1</w:t>
+                <w:t xml:space="preserve">hal-04856252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full non-LTE spectral line formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sampoorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Peymirat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lagache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244908⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 690, pp.A213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037542v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning application for stellar parameters determination: I-constraining the hyperparameters</w:t>
+                <w:t xml:space="preserve">Deep learning applications for stellar parameter determination: II-application to the observed spectra of AFGK stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Gebran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Brienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Connick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian Bentley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (1), pp.38 - 57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/astro-2022-0007⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.20220209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/astro-2022-0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702295v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full non–LTE spectral line formation I. Setting the stage</w:t>
+                <w:t xml:space="preserve">Full non-LTE spectral line formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sampoorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peymirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 649, pp.A165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 671, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247717v1</w:t>
+                <w:t xml:space="preserve">hal-04037542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliced Inverse Regression: application to fundamental stellar parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Gaia-ESO Public Spectroscopic Survey: Implementation, data products, open cluster survey, science, and legacy,★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/astro-2019-0006⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142318v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03828852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Milne–Barbier–Unsöld relationships</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The European Solar Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quintero Noda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schlichenmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. R. Bellot Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Löfdahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/astro-2018-0018⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105946v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03849372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recognition in spectra</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Gaia-ESO Public Spectroscopic Survey: Motivation, implementation, GIRAFFE data processing, analysis, and final data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gilmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Worley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hourihane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/869/1/012075⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105975v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03828919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical radiative transfer with state-of-the-art iterative methods made easy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deep learning application for stellar parameters determination: I-constraining the hyperparameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Connick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikmat Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Glorian</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bentley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015603⟩</w:t>
+              <w:t xml:space="preserve">Open Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.38 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/astro-2022-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105953v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct magnetic field detection in the innermost regions of an accretion disc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Full non–LTE spectral line formation I. Setting the stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peymirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 649, pp.A165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mass–Activity Relationships in M and K Dwarfs. I. Stellar Parameters of Our Sample of M and K Dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy de La Vieuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158 (2), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ab23fe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sliced Inverse Regression: application to fundamental stellar parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarkis Kassounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (1), pp.68-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/astro-2019-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142318v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Milne–Barbier–Unsöld relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/astro-2018-0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rotation–activity Correlations in K and M Dwarfs. II. New Constraints on the Dynamo Mechanisms in Late-K and M Dwarfs before and at the Transition to Complete Convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5cad⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattern recognition in spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 869, pp.012075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/869/1/012075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical radiative transfer with state-of-the-art iterative methods made easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), pp.015603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/1/015603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method for the inversion of atmospheric parameters of A/Am stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 589, pp.A83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROTATION–ACTIVITY CORRELATIONS IN K AND M DWARFS. I. STELLAR PARAMETERS AND COMPILATIONS OF v sin i AND P /sin i FOR A LARGE SAMPLE OF LATE-K AND M DWARFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 822 (2), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of a complex linearly polarized spectrum of Betelgeuse dominated by depolarization of the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A., López Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, pp.A119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principal component analysis-based inversion of effective temperatures for late-type stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversion of stellar fundamental parameters from ESPaDOnS and Narval high-resolution spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 573, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovery of starspots on Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PolarBase: a data base of high resolution spectropolarimetric stellar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Théado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Manset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of the Pacific</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (939), pp.469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/676976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data handling and control of the European Solar Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ermolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bettonvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Cavaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie della Societa Astronomica Italiana Supplementi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical evaluation of the principal component analysis detection of polarized signatures using real stellar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broyden’s method for the solution of the multilevel non-LTE radiation transfer problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bigarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 527, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 739, pp.567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 739, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D non-LTE radiative modelling of He I spectral lines formed in solar prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 498, pp.869-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dintrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrast inversion in the 557.6 nm line detected with differential speckle interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ricort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie della Societa astronomica italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast 2D non-LTE radiative modelling of prominences I. Numerical methods and benchmark results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 470, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak magnetic fields in Ap/Bp stars: Evidence for a dipole field lower limit and a tentative interpretation of the magnetic dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silvester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475 (3), pp.1053-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast multilevel radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic fields and accretion flows on the classical T Tauri star V2129 Oph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 380, pp.1297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12194.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak magnetic fields in Ap/Bp stars. Evidence for a dipole field lower limit and a tentative interpretation of the magnetic dichotomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silvester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.1053-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential speckle interferometry: in-depth analysis of the solar photosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faurobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ricort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 463, pp.1125-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The surprising magnetic topology of ? Sco: fossil remnant or dynamo output?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 370, pp.629-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.10558.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A search for magnetic fields in the variable HgMn star ? Andromedae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 451, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale magnetic field of the G8 dwarf xi Bootis A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Landstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 361, pp.837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09207.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotational periods of four roAp stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ryabchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 429, pp.L55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200400112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale magnetic field of the G8 dwarf xi Bootis A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Ferreira</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Landstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 361, pp.837-849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full Stokes Spectropolarimetry of Halpha in Prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Lopez-Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce W. Lites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 621, pp.L145-L148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/429158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct detection of a magnetic field in the innermost regions of an accretion disk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 438, pp.466-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct magnetic field detection in the innermost regions of an accretion disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 438, pp.466-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-Stokes spectropolarimetry of solar prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopez Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 375 (3), pp.L39-L42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20010927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction à Python pour scientifiques débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peymirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Une introduction à Python pour scientifiques débutants, Observatoire Midi-Pyrénées, Toulouse, France. 2023, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction au transfert de rayonnement astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paletou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based inversion of stellar fundamental parameters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GSO Data Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107692v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimating stellar fundamental parameters using PCA: application to early type stars of GES data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gebran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse 2D numerical radiative transfer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chane-Yook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Virtual Observatory with Python: querying remote astronomical databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zolotukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference of an explanatory variable from observations in a high-dimensional space: application to high-resolution spectra of stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCA-based inversion of stellar fundamental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations de Milne–Barbier–Unsöld ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paletou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conjugate gradient method for the solution of the non-LTE line radiation transfer problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anterrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preconditioned Bi-Conjugate Gradient Method for Radiative Transfer in Spherical Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Anusha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Nagendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic fields and accretion flows on the classical T Tauri star V2129 Oph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mm Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sg Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00253623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D radiative modelling of He I spectral lines formed in solar prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ground-based solar observations database BASS 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freeware solutions for spectropolarimetric data reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The surprising magnetic topology of tauSco: fossil remnant or dynamo output?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of an explanatory variable from observations in a high-dimensional space: Application to high-resolution spectra of stars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Girard</w:t>
+                <w:t xml:space="preserve">Deep learning determination of stellar atmospheric fundamental parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kulenthirarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Glorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SF2A 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533227v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design of the data handling system for the European Solar Telescope</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inference of an explanatory variable from observations in a high-dimensional space: Application to high-resolution spectra of stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105960v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Radiation Transfer in 2D Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The GSO Data Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Génot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015sf2a.conf..37P - SF2A-2015: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics. Eds.: F. Martins, S. Boissier, V. Buat, L. Cambrésy, P. Petit, pp.37-40 held 2 au 5 juin 2015 à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual design of the data handling system for the European Solar Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ermolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Seaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianna Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Amsterdam, Netherlands. pp.84481S</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data handling and control for the European Solar Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ermolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bettonvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cauzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Cavaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.856938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ground-Based Solar Observations Database BASS 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Faurobert-Scholl</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Louge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Centro Stefano Franscini--Monte Veritá, Ascona, Switzerland, Switzerland. pp.397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The magnetic field of solar prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion annuelle de la Société Française d'Astronomie et d'Astrophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near Infrared Spectropolarimetry from Dome C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dome C Astronomy and Astrophysics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Toulouse, France. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas:2005018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectropolarimetry of Solar Prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomical Society of the Pacific Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Tenerife, Canary Islands, Spain, Spain. pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Advanced Solar Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Lopez-Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molodij</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03802935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Need of High-Resolution Spectropolarimetric Observations of Prominences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aulanier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Theoretical Models and Future High Resolution Solar Observations: Preparing for ATST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, NSO, Sunspot, New Mexico, USA, United States. pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full-Stokes Spectropolarimetry of Solar Prominences at THÉMIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López-Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Semel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prominence international Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organized by J.C. Vial, I.A.S., Orsay (France), Oct 2000, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized Redistribution Matrix for Hanle Effect: Numerical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faurobert-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Polarization 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.115-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarized Radiation Transfer in 2D Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paletou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faurobert-Scholl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Polarization 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Bangalore, India. pp.189-200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-015-9329-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3068,51 +10439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5E677A5"/>
+    <w:nsid w:val="E0956814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3299,51 +10670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-paletou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1970-2929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134245296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lagache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8bf74362032bcebe91f336667c89209f9504db2d;origin=https://hal.archives-ouvertes.fr/hal-05483654;visit=swh:1:snp:6b5c9389134042862c87adde83f268f90d59928c;anchor=swh:1:rel:c6f49635291128e710b21519f1d6e22a56826313;path=/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c52f275bf7efe9b948c011487a36bab73f190d64;origin=https://hal.archives-ouvertes.fr/hal-05051883;visit=swh:1:snp:4723d86f4b77165f2fc2e6b172c919886b134de9;anchor=swh:1:rel:b52e967ba125b8b85af85553fd83b7188d1731de;path=/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b6f53c05e25f1f4c98581c4d209a915f0428d71;origin=https://hal.archives-ouvertes.fr/hal-04843641;visit=swh:1:snp:eb6d4ef82a9e991f1e791d1bbf613ab791a84ba5;anchor=swh:1:rel:32de54b9476b1e099b0ad19ba13ecb761a45108a;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0e101ebe4eb8d168879fcc7e24d20d645032e7c;origin=https://hal.archives-ouvertes.fr/hal-02535772;visit=swh:1:snp:9940cf8487be1d2ddeda5ad449692f614d3c188a;anchor=swh:1:rev:5070d8d89ae3101cc81fd626379cd43f94843f2a;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peymirat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Gebran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bentley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2024-0010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sampoorna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paletou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.04631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Connick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0209" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peymirat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244908" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142318v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Kassounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2019-0006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2018-0018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/869/1/012075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ferreira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232415v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trouilhet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Peck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seaman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Cauzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collados" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederic-paletou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1970-2929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134245296" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lagache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paletou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8bf74362032bcebe91f336667c89209f9504db2d;origin=https://hal.archives-ouvertes.fr/hal-05483654;visit=swh:1:snp:6b5c9389134042862c87adde83f268f90d59928c;anchor=swh:1:rel:c6f49635291128e710b21519f1d6e22a56826313;path=/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051883v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c52f275bf7efe9b948c011487a36bab73f190d64;origin=https://hal.archives-ouvertes.fr/hal-05051883;visit=swh:1:snp:4723d86f4b77165f2fc2e6b172c919886b134de9;anchor=swh:1:rel:b52e967ba125b8b85af85553fd83b7188d1731de;path=/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9b6f53c05e25f1f4c98581c4d209a915f0428d71;origin=https://hal.archives-ouvertes.fr/hal-04843641;visit=swh:1:snp:eb6d4ef82a9e991f1e791d1bbf613ab791a84ba5;anchor=swh:1:rel:32de54b9476b1e099b0ad19ba13ecb761a45108a;path=/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f0e101ebe4eb8d168879fcc7e24d20d645032e7c;origin=https://hal.archives-ouvertes.fr/hal-02535772;visit=swh:1:snp:9940cf8487be1d2ddeda5ad449692f614d3c188a;anchor=swh:1:rev:5070d8d89ae3101cc81fd626379cd43f94843f2a;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peymirat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0d88a53cd95d70421fad29c1c8b12b91af19f3da;origin=https://hal.archives-ouvertes.fr/hal-03036524;visit=swh:1:snp:905b02fc7c2e4ddded9f304000bca910a6a48bf7;anchor=swh:1:rev:c08989aef17dc47c68e89d5e060bb27069ae50dd;path=/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paletou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43b7a45a89c836b1baad8849215a51e65a67f80e;origin=https://hal.archives-ouvertes.fr/hal-02546057;visit=swh:1:snp:526c43a6e4459f2c72c67031adf931ed6d3bdca7;anchor=swh:1:rev:6092187a814702b4f4b4289fb36f93bcb3c45e45;path=/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Gebran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bentley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Brienza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2024-0010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lagache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sampoorna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligni&#232;res" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lagache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sampoorna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paletou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856252v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.04631" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bommier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449722" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Connick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peymirat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244908" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03828852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilmore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Sacco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Jackson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243141" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03849372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quintero Noda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlichenmaier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Bellot Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. L&#246;fdahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khomenko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243867" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03828919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Worley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hourihane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Farhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2022-0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Houdebine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doyle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de La Vieuville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ab23fe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142318v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Kassounian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2019-0006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/astro-2018-0018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105948v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houdebine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bercu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gebran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5cad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/869/1/012075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Josselin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glorian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/1/015603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Watson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/97" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A., L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#232;bre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Josselin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105954v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526828" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trouilhet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424741" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105955v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lignieres" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rainer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425425" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;ado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Manset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676976" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801523v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ermolli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bettonvil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauzzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Cavaller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105963v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bigarr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015923" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392207v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;ger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139040v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066730" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078189" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.07.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12194.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138868v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.10558.X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054502" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398400v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Landstreet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09207.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398580v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400112" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014574v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Donati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786068v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Lopez-Ariste" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Casini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tomczyk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce W. Lites" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429158" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398200v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04253" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014572v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouvier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ferreira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393072v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Ariste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010927" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232415v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Glorian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105969v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chane-Yook" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Auer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zolotukhin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Trouilhet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107692v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633633v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414756v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Anusha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. Nagendra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253623v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Donati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mm Jardine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Gregory" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouvier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198750v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198755v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maeght" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198747v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rezaei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078492v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kulenthirarajah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Glorian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533227v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trouilhet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945912" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G&#233;not" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105960v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Peck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Seaman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Cauzzi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856938" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809554v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lafon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802168v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Cameron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dougados" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas:2005018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RHC1P9GB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809698v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802935v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Meunier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molodij" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804403v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906695v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez-Ariste" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393157v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CAFD94C58F1B15B95B0F14B2E9F6EB52E9D9948/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bommier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faurobert-Scholl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9329-8_14" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC947926B7BA14702EF58DF446607824406C1F8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>